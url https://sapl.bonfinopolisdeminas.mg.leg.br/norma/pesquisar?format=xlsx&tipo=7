--- v0 (2026-01-24)
+++ v1 (2026-04-24)
@@ -48,198 +48,198 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica do Município</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2024/2089/emenda_a_lei_organica_no_11-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2024/2089/emenda_a_lei_organica_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1832/emenda_a_lei_organica_n_10.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1832/emenda_a_lei_organica_n_10.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Bonfinópolis de Minas-MG</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/1788/lei_organica.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/1788/lei_organica.pdf</t>
   </si>
   <si>
     <t>Fica revisado e atualizado o texto da Lei Orgânica do Município de Bonfinópolis de Minas por colmatação simétrica, na forma do art. 3° do ADCT da Constituição Federal de 1988 e do art. 3° do ADCT da Constituição do Estado de Minas Gerais. O Plenário da Câmara Municipal de Bonfinópolis de Minas Aprovou e a Mesa Diretora em seu nome Promulga a seguinte Emenda a Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2018/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2018/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS (MG)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/1632/07-2017.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/1632/07-2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2015/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2015/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 101 DA LEI ORGÂNICA. _x000D_
 </t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2013/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2013/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2013/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2013/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS À LEI ORGÂNICA DO MUNICÍPIO PARA DESCREVER OS IMPEDIMENTOS À INVESTIDURA EM CARGOS PÚBLICOS DE LIVRE NOMEAÇÃO EXONERAÇÃO. </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2003/1251/1251_texto_integral.jpeg</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2003/1251/1251_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 35 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2003/1246/1246_texto_integral.jpeg</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2003/1246/1246_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA O ART. 27 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2000/1250/1250_texto_integral.jpeg</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2000/1250/1250_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI ORGÂNICA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -546,66 +546,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2024/2089/emenda_a_lei_organica_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1832/emenda_a_lei_organica_n_10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/1788/lei_organica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2018/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/1632/07-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2015/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2013/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2013/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2003/1251/1251_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2003/1246/1246_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2000/1250/1250_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2024/2089/emenda_a_lei_organica_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1832/emenda_a_lei_organica_n_10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/1788/lei_organica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2018/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/1632/07-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2015/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2013/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2013/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2003/1251/1251_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2003/1246/1246_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/./sapl/public/normajuridica/2000/1250/1250_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="33.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="116.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="115.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>