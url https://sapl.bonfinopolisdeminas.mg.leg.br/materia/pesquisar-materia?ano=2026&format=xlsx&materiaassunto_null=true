--- v0 (2026-03-20)
+++ v1 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="296">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -362,116 +362,398 @@
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Cíntia da Saúde, Dadá Simões, Dilsão, Joca Palma, Marcos Brandão, Pedro César, Professor Glauber Loscha, Welton Ratinho, Zé Lúcio</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1964/22-2026.pdf</t>
   </si>
   <si>
     <t>Indica, através da Secretaria de Obras, Serviços Públicos e Transporte, a manutenção preventiva da ponte que dá acesso a Comunidade Riacho das Pedras.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1965/23-2026.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e pintura da Casa das Artes, contemplando especialmente os banheiros, cozinha, sala principal e portão da entrada, bem como uma pintura completa do prédio, visando garantir condições dignas de uso e preservação do patrimônio.</t>
   </si>
   <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Marcos Brandão, Dilsão</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1968/24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a imediata intervenção para a construção de uma pinguela sobre o córrego situado na região de Assa Peixe, especificamente no limite entre as propriedades da senhora Maria Muniz e o senhor Joaquim Idelfonso da Fonseca (família da Sra. Eliane Alves da Conceição).</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1969/25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a utilização obrigatória de telas de proteção móveis durante a aparagem de grama em praças e avenidas da cidade.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1970/26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a recuperação da estrada que liga a Agropecuária YKK Ltda. à propriedade do Senhor Roger Magalhães Sieira, na região da Chapada.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Marcos Brandão, Cíntia da Saúde, Dadá Simões</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1971/27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica, por meio da Secretaria competente, a realização de serviços de patrolamento e cascalhamento da estrada vicinal que dá acesso às comunidades Riacho da Lagoa e Imbé, neste município.</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Cíntia da Saúde, Dadá Simões, Marcos Brandão</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1972/28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja determinado ao setor competente, a modernização e o reforço da iluminação pública nas ruas Diamantina, Vereador João da Palma e Belo Horizonte (no trecho entre a Avenida Argemiro Barbosa da Silva e o Parque de Exposições).</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Zé Lúcio, Dilsão, Joca Palma, Pedro César, Professor Glauber Loscha, Welton Ratinho</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1973/29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a reforma ou construção de uma nova ponte sobre o córrego São Francisco, na estrada que da acesso à propriedade do sr. Joaquim Américo.</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Dilsão, Welton Ratinho, Zé Lúcio</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1974/30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de uma cozinha na Comunidade Riacho da Calda.</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1978/31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja providenciada a reestruturação da iluminação pública da Praça do Ginásio Poliesportivo.</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Welton Ratinho</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1979/32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o recapeamento asfáltico de toda a extensão da Rua Dona Carolina, no bairro Brasilinha.</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Professor Glauber Loscha, Joca Palma</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1980/33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja providenciado o reparo da estrutura do ESF Edith Palma Borba, no sentido de corrigir as infiltrações apresentadas no local, principalmente na marquise da entrada.</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1981/34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que providenciada a reestruturação da iluminação pública da “Praça da Academia”, localizada no bairro Frei Humberto.</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1982/35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizado um levantamento dos encarretadores de gado do Município de Bonfinópolis de Minas/MG, no sentido de providenciar o cascalhamento de suas bases, para facilitar o escoamento dos animais para os leilões e demais negociações.</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Joca Palma, Dilsão, Professor Glauber Loscha, Welton Ratinho</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1985/36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal e à Secretaria de Obras, Serviços Públicos e Transporte, a capina e a limpeza do excesso de vegetação no entorno da Igreja das Lajes.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Cíntia da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1988/37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de 01 (um) quebra-molas, bem como a sinalização adequada, na rotatória situada no cruzamento da Rua José Camilo de Souza Primo com a Avenida Argemiro Barbosa da Silva, em frente ao Supermercado Megabom, seguindo os padrões e critérios estabelecidos pelo CONTRAN.</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1989/38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica, por intermédio da Secretaria Municipal de Obras, Serviços Públicos e Transporte, a instalação de 02 (dois) mata-burros na estrada que dá acesso ao Conselho da Comunidade São Pedro, especificadamente no trecho que abrange a propriedade da Senhora Josiane, filha de Dona Joana Gualberta.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1990/39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica, por intermédio da Secretaria Municipal de Obras, Serviços Públicos e Transporte, a ampliação do comprimento do mata-burro localizado na Comunidade Caldeirão.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1991/40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a adoção de providências no sentido de reduzir a espessura (nivelar ao nível das residências) da Rua Guilherme Graciano Correia e realizar o cascalhamento da referida via.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1992/41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica, por intermédio da Secretaria Municipal de Obras, Serviços Públicos e Transporte, o patrolamento e cascalhamento da estrada denominada Pedro Muniz, localizada na Comunidade Riacho da Calda, estendendo-se até a propriedade da Senhora Maria Muniz.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1993/42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja providenciado o patrolamento e cascalhamento da estrada vicinal que dá acesso à propriedade do Senhor Humberto Gomes do Nascimento e da Senhora Naira Marinho do Nascimento, na Comunidade Saco da Roça.</t>
+  </si>
+  <si>
     <t>1941</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1941/01-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Senhor Izalto Bispo de Araújo, pelo seu falecimento ocorrido no dia 06 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>Joca Palma, Dilsão</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1942/02-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da senhora Cândida Luiz Vieira (sogra do Vereador Dilsão), pelo seu falecimento, ocorrido no dia 18 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1956/03-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sargento da Polícia Militar Adaelis Ramos, integrante do 28º Batalhão da Polícia Militar de Minas Gerais, pela sua atuação durante as enchentes ocorridas no município em 25 de janeiro de 2026.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1966/04-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da senhora Joaquina Pedrolina da Silva, pelo seu falecimento, ocorrido no dia 8 de março de 2026.</t>
   </si>
   <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1987/05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao atleta Marcos Gabriel Silva Costa, pela sua brilhante conquista no 26º Campeonato Brasileiro de Karatê, bem como do Sensei Tarcísio Xavier da Silva Ofuji pela exemplar condução do projeto.</t>
+  </si>
+  <si>
     <t>1935</t>
   </si>
   <si>
     <t>1188396</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Parecer Prévio</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1935/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL - EXERCÍCIO 2024.</t>
   </si>
   <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFCPO - Comissão de Finanças, Contas, Patrimônio e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1967/pdl-01-2026.pdf</t>
+  </si>
+  <si>
+    <t>APROVA AS CONTAS DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS, RELATIVAS AO EXERCÍCIO DE 2024, NA FORMA DO PARECER PRÉVIO Nº 1.188.396, DO TRIBUNAL DE CONTAS DE MINAS GERAIS.</t>
+  </si>
+  <si>
     <t>1957</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito do Município de Bonfinópolis de Minas</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1957/01-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
@@ -515,63 +797,184 @@
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1936/05-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 913/2006, QUE AUTORIZA O PODER EXECUTIVO A CONTRIBUIR FINANCEIRAMENTE COM A ASSOCIAÇÃO CULTURAL, EDUCATIVA E DESPORTIVA DE BONFINÓPOLIS DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1944/06-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E DOAÇÃO DO IMÓVEL QUE MENCIONA A G. S. CITRUS ATACADISTA DE HORTIFRUTIGRANJEIROS LTDA, NA FORMA E CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1958/07-2026.pdf</t>
   </si>
   <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1983/08-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DE NOMEAÇÃO PARA CARGOS DE AGENTES POLÍTICOS E DE PROVIMENTO EM COMISSÃO NA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, E A PARTICIPAÇÃO EM EVENTOS CULTURAIS, ESPORTIVOS E DE LAZER ORGANIZADOS OU FOMENTADOS PELO MUNICÍPIO DE BONFINÓPOLIS DE MINAS/MG, DE PESSOAS CONDENADAS PELO CRIME DE FEMINICÍDIO E DEMAIS CRIMES BASEADO NO GÊNERO, PRATICADO CONTRA A MULHER NO ÂMBITO DOMÉSTICO, FAMILIAR OU QUALQUER RELAÇÃO ÍNTIMA DE AFETO.</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1984/09-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA BASE DESCENTRALIZADA SAMU 192 NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS - MG – SAMU IVONILDE MESQUITA SILVA RAMOS, PONTO DE APOIO ESTRATÉGICO PARA GARANTIR AGILIDADE NO ATENDIMENTO DE URGÊNCIA E EMERGÊNCIA EM BONFINÓPOLIS DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1986/10-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL DE Nº 1.112, DE 13 DE MAIO DE 2014 QUE RATIFICA O PROTOCOLO DE INTENÇÕES PARA ADESÃO DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE, DA REDE DE URGÊNCIA E EMERGÊNCIA DA REGIÃO AMPLIADA NOROESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1995/11-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 1.351, DE 17 DE MARÇO DE 2021, QUE "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS- MG E DÁ OUTRAS PROVIDÊNCIAS” E CONVALIDA ATOS ADMINISTRATIVOS QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1996/01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO, A ESTRUTURA E O FUNCIONAMENTO DA OUVIDORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS.</t>
+  </si>
+  <si>
     <t>1943</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1943/01-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações formais acerca da condução do Pregão Eletrônico nº 009/2025, o qual tem por objeto a contratação de serviços de infraestrutura para eventos.</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>Dadá Simões, Cíntia da Saúde, Marcos Brandão</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1975/02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhada a esta Casa de Leis, no prazo legal, as seguintes informações e documentos referentes à realização da 2ª etapa do Circuito InterTV de Motocross:_x000D_
+_x000D_
+1) - Relatório detalhado de todas as despesas efetuadas, especificando valores pagos com:_x000D_
+_x000D_
+a) - Contratação de shows e apresentações artísticas;_x000D_
+b) - Locação de estruturas (palcos, tendas, som, iluminação, banheiros químicos, etc..);_x000D_
+c) - Divulgação e marketing do evento._x000D_
+_x000D_
+2)	Cópia integral dos processos licitatórios, contratos, termos de dispensa ou inexigibilidade vinculados ao evento;_x000D_
+_x000D_
+3)	Cópia das respectivas Notas Fiscais e comprovantes de pagamento (ordens de pagamento e empenhos).</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1976/03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitada que seja encaminhada a esta Casa de Leis, as seguintes informações sobre os Servidores Públicos Municipais: _x000D_
+_x000D_
+1 - Relação completa dos servidores do Município; _x000D_
+2 - Qual a quantidade de servidores ativos e inativos?_x000D_
+3 - Qual a quantidade de servidores concursados?_x000D_
+4 - Qual a quantidade de servidores contratados?_x000D_
+5 - Qual o valor mensal gasto com os servidores concursados?_x000D_
+6 - Qual o valor mensal gasto com os servidores contratados?</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1977/04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado pedido de informações ao Excelentíssimo Senhor Prefeito Municipal, acerca da execução da Lei Municipal nº 1.362, de 08 de julho de 2021, que autorizou o Município a contratar operação de crédito junto ao BDMG no âmbito do programa “Cidades Sustentáveis”._x000D_
+_x000D_
+Requer-se sejam prestadas as seguintes informações:_x000D_
+_x000D_
+a) - Se os recursos decorrentes da referida operação de crédito foram efetivamente liberados ao Município, indicando valores, datas e destinação específica;_x000D_
+_x000D_
+b) - Se foram executadas as obras de infraestrutura previstas ou correlatas à finalidade da lei, especialmente aquelas relacionadas à implantação ou ampliação de rede de abastecimento de água, iluminação pública, drenagem, pavimentação e demais melhorias urbanas;_x000D_
+_x000D_
+c)  - Em caso afirmativo, que sejam informados os locais beneficiados, o estágio de execução das obras e os contratos administrativos eventualmente firmados;_x000D_
+_x000D_
+d) - Em caso negativo, que sejam esclarecidos os motivos da não execução...</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1994/05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja encaminhada a esta Casa de Leis, no prazo legal, as seguintes informações e documentos referentes à Contribuição para o Custeio da Iluminação Pública:_x000D_
+a) - Relatório do montante total arrecadado nos últimos 12 meses;_x000D_
+b) - Detalhamento da alíquota aplicada, informando se há diferenciação de valores por faixa de consumo, categoria de imóvel (residencial/comercial) ou localização geográfica; _x000D_
+c) - Relação de empresas contratadas para a execução dos serviços pertinentes à iluminação pública, e;_x000D_
+d) - Cronograma de atendimento para a substituição de lâmpadas queimadas nos bairros.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -875,56 +1278,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1930/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1937/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1938/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1939/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1940/05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1945/06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1946/07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1947/08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1948/09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1949/10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1950/11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1951/12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1952/13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1953/14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1954/15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1955/16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1959/17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1960/18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1961/19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1962/20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1963/21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1964/22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1965/23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1941/01-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1942/02-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1956/03-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1966/04-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1935/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1957/01-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1931/01-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1932/02-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1933/03-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1934/04-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1936/05-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1944/06-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1958/07-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1943/01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1930/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1937/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1938/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1939/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1940/05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1945/06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1946/07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1947/08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1948/09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1949/10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1950/11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1951/12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1952/13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1953/14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1954/15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1955/16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1959/17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1960/18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1961/19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1962/20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1963/21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1964/22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1965/23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1968/24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1969/25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1970/26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1971/27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1972/28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1973/29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1974/30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1978/31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1979/32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1980/33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1981/34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1982/35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1985/36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1988/37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1989/38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1990/39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1991/40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1992/41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1993/42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1941/01-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1942/02-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1956/03-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1966/04-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1987/05-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1935/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1967/pdl-01-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1957/01-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1931/01-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1932/02-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1933/03-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1934/04-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1936/05-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1944/06-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1958/07-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1983/08-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1984/09-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1986/10-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1995/11-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1996/01-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1943/01-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1975/02-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1976/03-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1977/04-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1994/05-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1527,445 +1930,1255 @@
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H24" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>116</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="D25" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H25" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>121</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H26" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>125</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>22</v>
+        <v>126</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>27</v>
+        <v>130</v>
       </c>
       <c r="D28" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="H28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>140</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>140</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>141</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H30" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>144</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="D31" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H31" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>149</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="D32" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>150</v>
+        <v>38</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H32" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>153</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="D33" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H33" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>27</v>
+        <v>159</v>
       </c>
       <c r="D34" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="H34" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>164</v>
       </c>
       <c r="D35" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H35" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="D36" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="H36" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>42</v>
+        <v>172</v>
       </c>
       <c r="D37" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="H37" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
+        <v>177</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>178</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H38" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>181</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>182</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H39" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>185</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>186</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>86</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H40" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>189</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>28</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H41" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>193</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>194</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>86</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>197</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>198</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>38</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H43" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>201</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>10</v>
       </c>
-      <c r="D38" t="s">
-[...5 lines deleted...]
-      <c r="F38" t="s">
+      <c r="D44" t="s">
+        <v>202</v>
+      </c>
+      <c r="E44" t="s">
+        <v>203</v>
+      </c>
+      <c r="F44" t="s">
+        <v>28</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H44" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>206</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>202</v>
+      </c>
+      <c r="E45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F45" t="s">
+        <v>207</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H45" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>210</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
+        <v>202</v>
+      </c>
+      <c r="E46" t="s">
+        <v>203</v>
+      </c>
+      <c r="F46" t="s">
         <v>77</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...3 lines deleted...]
-        <v>171</v>
+      <c r="G46" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H46" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>213</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>27</v>
+      </c>
+      <c r="D47" t="s">
+        <v>202</v>
+      </c>
+      <c r="E47" t="s">
+        <v>203</v>
+      </c>
+      <c r="F47" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H47" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>216</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" t="s">
+        <v>202</v>
+      </c>
+      <c r="E48" t="s">
+        <v>203</v>
+      </c>
+      <c r="F48" t="s">
+        <v>77</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H48" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>219</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>220</v>
+      </c>
+      <c r="D49" t="s">
+        <v>221</v>
+      </c>
+      <c r="E49" t="s">
+        <v>222</v>
+      </c>
+      <c r="F49" t="s">
+        <v>223</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H49" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>226</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>227</v>
+      </c>
+      <c r="E50" t="s">
+        <v>228</v>
+      </c>
+      <c r="F50" t="s">
+        <v>229</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H50" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>233</v>
+      </c>
+      <c r="E51" t="s">
+        <v>234</v>
+      </c>
+      <c r="F51" t="s">
+        <v>235</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H51" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>238</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>239</v>
+      </c>
+      <c r="E52" t="s">
+        <v>240</v>
+      </c>
+      <c r="F52" t="s">
+        <v>235</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H52" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>243</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>239</v>
+      </c>
+      <c r="E53" t="s">
+        <v>240</v>
+      </c>
+      <c r="F53" t="s">
+        <v>244</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H53" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>247</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" t="s">
+        <v>239</v>
+      </c>
+      <c r="E54" t="s">
+        <v>240</v>
+      </c>
+      <c r="F54" t="s">
+        <v>244</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H54" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>250</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" t="s">
+        <v>239</v>
+      </c>
+      <c r="E55" t="s">
+        <v>240</v>
+      </c>
+      <c r="F55" t="s">
+        <v>244</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H55" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>253</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" t="s">
+        <v>239</v>
+      </c>
+      <c r="E56" t="s">
+        <v>240</v>
+      </c>
+      <c r="F56" t="s">
+        <v>235</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H56" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>256</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" t="s">
+        <v>239</v>
+      </c>
+      <c r="E57" t="s">
+        <v>240</v>
+      </c>
+      <c r="F57" t="s">
+        <v>235</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H57" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>259</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58" t="s">
+        <v>239</v>
+      </c>
+      <c r="E58" t="s">
+        <v>240</v>
+      </c>
+      <c r="F58" t="s">
+        <v>235</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H58" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>261</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>46</v>
+      </c>
+      <c r="D59" t="s">
+        <v>239</v>
+      </c>
+      <c r="E59" t="s">
+        <v>240</v>
+      </c>
+      <c r="F59" t="s">
+        <v>235</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H59" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>264</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>51</v>
+      </c>
+      <c r="D60" t="s">
+        <v>239</v>
+      </c>
+      <c r="E60" t="s">
+        <v>240</v>
+      </c>
+      <c r="F60" t="s">
+        <v>235</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H60" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>267</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>56</v>
+      </c>
+      <c r="D61" t="s">
+        <v>239</v>
+      </c>
+      <c r="E61" t="s">
+        <v>240</v>
+      </c>
+      <c r="F61" t="s">
+        <v>235</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H61" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>270</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>60</v>
+      </c>
+      <c r="D62" t="s">
+        <v>239</v>
+      </c>
+      <c r="E62" t="s">
+        <v>240</v>
+      </c>
+      <c r="F62" t="s">
+        <v>244</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H62" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>273</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>274</v>
+      </c>
+      <c r="E63" t="s">
+        <v>275</v>
+      </c>
+      <c r="F63" t="s">
+        <v>244</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H63" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>278</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>279</v>
+      </c>
+      <c r="E64" t="s">
+        <v>280</v>
+      </c>
+      <c r="F64" t="s">
+        <v>77</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H64" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>283</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>279</v>
+      </c>
+      <c r="E65" t="s">
+        <v>280</v>
+      </c>
+      <c r="F65" t="s">
+        <v>284</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H65" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" t="s">
+        <v>279</v>
+      </c>
+      <c r="E66" t="s">
+        <v>280</v>
+      </c>
+      <c r="F66" t="s">
+        <v>284</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H66" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>290</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" t="s">
+        <v>279</v>
+      </c>
+      <c r="E67" t="s">
+        <v>280</v>
+      </c>
+      <c r="F67" t="s">
+        <v>109</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H67" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>293</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>32</v>
+      </c>
+      <c r="D68" t="s">
+        <v>279</v>
+      </c>
+      <c r="E68" t="s">
+        <v>280</v>
+      </c>
+      <c r="F68" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H68" t="s">
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>