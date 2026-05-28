--- v1 (2026-05-28)
+++ v2 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="299">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -831,50 +831,59 @@
     <t>1984</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1984/09-2026.pdf</t>
   </si>
   <si>
     <t>DENOMINA BASE DESCENTRALIZADA SAMU 192 NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS - MG – SAMU IVONILDE MESQUITA SILVA RAMOS, PONTO DE APOIO ESTRATÉGICO PARA GARANTIR AGILIDADE NO ATENDIMENTO DE URGÊNCIA E EMERGÊNCIA EM BONFINÓPOLIS DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1986/10-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL DE Nº 1.112, DE 13 DE MAIO DE 2014 QUE RATIFICA O PROTOCOLO DE INTENÇÕES PARA ADESÃO DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE, DA REDE DE URGÊNCIA E EMERGÊNCIA DA REGIÃO AMPLIADA NOROESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1995/11-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.351, DE 17 DE MARÇO DE 2021, QUE "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS- MG E DÁ OUTRAS PROVIDÊNCIAS” E CONVALIDA ATOS ADMINISTRATIVOS QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1997/12-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1996/01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, A ESTRUTURA E O FUNCIONAMENTO DA OUVIDORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
@@ -1278,56 +1287,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1930/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1937/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1938/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1939/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1940/05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1945/06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1946/07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1947/08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1948/09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1949/10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1950/11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1951/12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1952/13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1953/14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1954/15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1955/16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1959/17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1960/18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1961/19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1962/20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1963/21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1964/22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1965/23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1968/24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1969/25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1970/26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1971/27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1972/28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1973/29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1974/30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1978/31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1979/32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1980/33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1981/34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1982/35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1985/36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1988/37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1989/38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1990/39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1991/40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1992/41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1993/42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1941/01-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1942/02-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1956/03-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1966/04-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1987/05-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1935/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1967/pdl-01-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1957/01-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1931/01-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1932/02-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1933/03-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1934/04-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1936/05-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1944/06-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1958/07-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1983/08-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1984/09-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1986/10-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1995/11-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1996/01-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1943/01-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1975/02-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1976/03-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1977/04-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1994/05-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1930/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1937/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1938/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1939/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1940/05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1945/06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1946/07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1947/08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1948/09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1949/10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1950/11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1951/12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1952/13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1953/14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1954/15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1955/16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1959/17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1960/18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1961/19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1962/20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1963/21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1964/22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1965/23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1968/24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1969/25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1970/26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1971/27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1972/28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1973/29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1974/30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1978/31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1979/32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1980/33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1981/34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1982/35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1985/36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1988/37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1989/38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1990/39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1991/40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1992/41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1993/42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1941/01-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1942/02-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1956/03-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1966/04-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1987/05-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1935/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1967/pdl-01-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1957/01-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1931/01-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1932/02-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1933/03-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1934/04-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1936/05-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1944/06-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1958/07-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1983/08-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1984/09-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1986/10-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1995/11-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1997/12-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1996/01-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1943/01-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1975/02-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1976/03-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1977/04-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1994/05-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H68"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2918,196 +2927,222 @@
       </c>
       <c r="D62" t="s">
         <v>239</v>
       </c>
       <c r="E62" t="s">
         <v>240</v>
       </c>
       <c r="F62" t="s">
         <v>244</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>271</v>
       </c>
       <c r="H62" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>273</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D63" t="s">
+        <v>239</v>
+      </c>
+      <c r="E63" t="s">
+        <v>240</v>
+      </c>
+      <c r="F63" t="s">
+        <v>235</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="E63" t="s">
+      <c r="H63" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
+        <v>277</v>
+      </c>
+      <c r="E64" t="s">
+        <v>278</v>
+      </c>
+      <c r="F64" t="s">
+        <v>244</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="E64" t="s">
+      <c r="H64" t="s">
         <v>280</v>
-      </c>
-[...7 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>281</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>282</v>
+      </c>
+      <c r="E65" t="s">
         <v>283</v>
       </c>
-      <c r="B65" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F65" t="s">
+        <v>77</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>286</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>282</v>
+      </c>
+      <c r="E66" t="s">
+        <v>283</v>
+      </c>
+      <c r="F66" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>284</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>288</v>
       </c>
       <c r="H66" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>290</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D67" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E67" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F67" t="s">
-        <v>109</v>
+        <v>287</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>291</v>
       </c>
       <c r="H67" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>293</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D68" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E68" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F68" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>294</v>
       </c>
       <c r="H68" t="s">
         <v>295</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>296</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>32</v>
+      </c>
+      <c r="D69" t="s">
+        <v>282</v>
+      </c>
+      <c r="E69" t="s">
+        <v>283</v>
+      </c>
+      <c r="F69" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H69" t="s">
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3135,50 +3170,51 @@
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>