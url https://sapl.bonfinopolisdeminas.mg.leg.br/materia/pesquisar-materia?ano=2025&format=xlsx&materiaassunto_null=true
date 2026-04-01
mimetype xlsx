--- v1 (2026-01-21)
+++ v2 (2026-04-01)
@@ -51,2275 +51,2275 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Dirson Bernardo</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/01-2025.pdf</t>
+    <t>Dilsão</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/01-2025.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, que seja instalada a extensão da rede de iluminação ao final da rua Januário Luiz dos Santos, mais especificadamente próximo as residências das Senhoras Germina, Aramita, Vilma e do Senhor Anastácio.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joca Palma</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/02-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/02-2025.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, a instalação de lixeiras "caçambas de entulho" e/ou contêineres, nas Comunidades Rurais pertencentes ao Município de Bonfinópolis de Minas/MG, especialmente na Comunidade Gravista.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cíntia da Saúde, Dadá Simões, Marcos Brandão</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1748/03-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1748/03-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos técnicos e a implementação de melhorias na ponte molhada sobre o Córrego Caraíbas, situada nesta comunidade (Canabrava). A referida ponte é de grande importância para a mobilidade local, especialmente durante o período de chuvas, quando o aumento do volume de água compromete a estabilidade da estrutura e a fluidez do tráfego. No entanto, a pontuação apresentada, em sua configuração atual, tem demonstrado limitações que podem resultar em riscos à segurança da população e aos veículos que transitam sobre ela.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/04-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/04-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realizar reparos na Iluminação da Rua Pedro Lourenço, da Praça Tia Bia e da quadra Valdeci Damascena, ambos no Bairro Brasilinha.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/05-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/05-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas com urgência a limpeza e manutenção da Praça do Condomínio Dona Mariquita, localizada no Bairro Frei Humberto. A referida praça tem sido tomada por mato alto e acúmulo de sujeiras, o que tem gerado sérios riscos à segurança e bem-estar da comunidade local, especialmente das crianças que utilizam o parquinho instalado no local.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dadá Simões, Cíntia da Saúde, Marcos Brandão</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/06-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/06-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparos na estrada vicinal entre Mauro Cattin e Zizico, na região do Riacho das Pedras.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/07-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/07-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e Cascalhamento da Rua Nossa Senhora Aparecida, no Centro de Bonfinópolis de Minas.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcos Brandão, Cíntia da Saúde, Dadá Simões</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/08-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/08-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas com urgência a limpeza e manutenção de todos os bueiros e bocas de lobo no município de Bonfinópolis de Minas, considerando o atual período chuvoso e a importância de garantir o correto escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/09-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/09-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparos na estrada vicinal que dá acesso à Comunidade Assa Peixe, zona rural de Bonfinópolis de Minas, especialmente nos pontos mais críticos que têm dificultado o tráfego de veículos e prejudicado o deslocamento dos moradores e produtores locais.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcos Brandão</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/10-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/10-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a obra de alargamento e elevação de mata-burro na estrada vicinal que liga os municípios de Bonfinópolis de Minas a Dom Bosco, conforme as considerações a seguir: _x000D_
 _x000D_
 1. Aumento do tráfego de veículos pesados: Nos últimos meses, observou-se um  considerável aumento no fluxo de veículos pesados e largos que utilizam esta via, o que tem ocasionado dificuldades para a circulação segura destes, além de desgaste excessivo na infraestrutura da estrada._x000D_
 _x000D_
 2. Passagem de bovinos pelo mata-burro: Outra questão importante refere-se à passagem de bovinos pelo mata-burro, que se encontra muito rente ao chão, permitindo que os animais transitem por ele. Isso tem gerado riscos tanto para a segurança do trânsito quanto para a integridade dos animais, que podem se deslocar para áreas Indesejadas, além de prejudicar o tráfego local.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/11-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/11-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o patrolamento e cascalhamento da estrada que dá acesso à propriedade do Senhor Antônio Ilmar Braga (Mazinho), localizada na comunidade Assa Peixe.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>Joca Palma, Dirson Bernardo, Pedro César, Professor Glauber Loscha, Welton Ratinho, Zé Lúcio</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/12-2025.pdf</t>
+    <t>Joca Palma, Dilsão, Pedro César, Professor Glauber Loscha, Welton Ratinho, Zé Lúcio</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/12-2025.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, providências no sentido de instalar iluminação na Rua Pedro Luiz Gonzaga, próxima a sede da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Cíntia da Saúde, Marcos Brandão</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/13-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/13-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de câmeras de segurança nas seguintes localidades: a) Estádio Leãozinho; b) Ginásio Poliesportivo e; c) Nas entradas/saídas do perímetro urbano da nossa Cidade.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Welton Ratinho, Zé Lúcio</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/14-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/14-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de muro de proteção nas laterais e no fundo do Cemitério Jardim dos Ipês, no bairro Brasilinha.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dadá Simões</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/15-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/15-2025.pdf</t>
   </si>
   <si>
     <t>Indica, por intermédio do Setor competente, a substituição das lâmpadas alógenas dos refletores do Estádio Leãozinho por modelos de LED. Em complemento, requeiro também que sejam realizados os ajustes de foco e posicionamento necessários para garantir a iluminação adequada.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/16-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/16-2025.pdf</t>
   </si>
   <si>
     <t>Indica, que sejam realizadas com urgência a limpeza do lote de propriedade do município, localizado à Rua José de Sales Palma (antiga Rua das Almas), com área total de 960m2, bairro Centro, que atualmente encontra-se tomado pelo mato e pelo acúmulo de resíduos, incluindo um veículo abandonado.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Zé Lúcio</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/17-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/17-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de 01 (um) salão para o CRAS (Centro de Referência de Assistência Social).</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/18-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/18-2025.pdf</t>
   </si>
   <si>
     <t>Indica o aumento da carga horária do profissional de hidroginástica.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/19-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/19-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentindo de realizar a manutenção, com o patrolamento e cascalhamento da estrada localizada na região da Formiga, que dá acesso as propriedades do Senhor José de Almeida, Senhora Maria Aparecida, Senhor João de Souza e Senhora Maria Joaquina.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Welton Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/20-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/20-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de instalar um quebra-mola na rua João Nazário Alves, em frente a casa de Deuzimar da Serralheria, ambos nos padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/21-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/21-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentindo de realizar o patrolamento e cascalhamento da estrada que liga as Comunidades Saco da Roça e Canabrava.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/22-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/22-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de instalar um quebra-mola na rua Vereador João da Palma, em frente a casa de Dona Lázara, ambos nos padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/23-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/23-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de encaminhar a essa Casa de Leis, proposição que disponha sobre o afastamento do trabalho pelas servidoras do Município que possuam endometriose, mioma ou qualquer outra doença que aumente o fluxo sanguíneo durante o período menstrual.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/24-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/24-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada com urgência a restauração do bueiro localizado na esquina da Rua Antônio Laboissiere com a Rua João Rodrigues Lopes, nesta municipalidade, considerando a importância de garantir o correto escoamento das águas pluviais e a segurança dos munícipes.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Professor Glauber Loscha, Zé Lúcio</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/25-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/25-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de instalar coberturas e encabeçamentos nos mata-burros instalados na região da Fazenda do Senhor Tião Evaristo, situada na Comunidade Santo Antônio do Barreiro.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Professor Glauber Loscha</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/26-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/26-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de construir uma passarela na região popularmente conhecida como “Cava”, passando por cima da entrada da cidade, de modo a ligar os dois lados que são separados pela rodovia MG-181. Como alternativa imediata, indica que sejam instalados corrimãos dos dois lados da via, para trazer maior segurança até a realização da eventual obra.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/27-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/27-2025.pdf</t>
   </si>
   <si>
     <t>Indica que realize a plantação de jardins com plantas ixoras na Praça da “Cava” e na Praça situada na Rua Argemiro Barbosa.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/28-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/28-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de instalar um quebra-molas na Rua Venâncio Pinto Machado 4 (quatro) metros acima da travessa com a Rua Paulo Lúcio de Menezes, em frente ao cemitério Senhor do Bonfim, seguindo os padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>Dirson Bernardo, Joca Palma, Pedro César, Professor Glauber Loscha, Welton Ratinho, Zé Lúcio</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/29-2025.pdf</t>
+    <t>Dilsão, Joca Palma, Pedro César, Professor Glauber Loscha, Welton Ratinho, Zé Lúcio</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/29-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de instalar um quebra-molas na Rua José Amaro Brandão Filho, nas proximidades da Prefeitura Municipal, obedecendo os padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/30-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/30-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentindo de realizar o patrolamento e cascalhamento da estrada da Comunidade Riacho da Calda, com atenção especial aos pontos mais críticos da via.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/31-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/31-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de disponibilizar internet gratuitamente a todas as Sedes das Associações Rurais do nosso Município.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>Professor Glauber Loscha, Dirson Bernardo, Joca Palma, Pedro César, Welton Ratinho, Zé Lúcio</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/32-2025.pdf</t>
+    <t>Professor Glauber Loscha, Dilsão, Joca Palma, Pedro César, Welton Ratinho, Zé Lúcio</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/32-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma cozinha/cantina na Sede da Comunidade Caldeirão.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1788/33-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1788/33-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma cozinha/cantina na Sede da Comunidade Lagoa.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1789/34-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1789/34-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciada a recuperação da passagem na estrada que dá acesso a propriedade do Senhor João Mutengo e Senhora Terezinha Luiz Brandão, localizada na Comunidade Caldeirão.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Pedro César</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1790/35-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1790/35-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de disponibilizar profissional Nutricionista para as indicações dos cardápios e orientação nutricional aos pacientes internados no Hospital Municipal de Pequeno Porte Alaíde Barbosa da Silva Graciano.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1791/36-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1791/36-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de disponibilizar o funcionamento da Farmácia do Hospital Municipal de Pequeno Porte Alaíde Barbosa da Silva Graciano, em regime 24 horas, inclusive em finais de semana e feriados.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1792/37-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1792/37-2025.pdf</t>
   </si>
   <si>
     <t>Indica, por intermédio do Setor competente, providências no sentido de construir bueiros no Assentamento Santo Antônio do Roçado/Projeto Terra Brasil, bem como seja realizado o cascalhamento e patrolamento das estradas que dão acesso ao local.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1793/38-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1793/38-2025.pdf</t>
   </si>
   <si>
     <t>Indica, por intermédio do Setor competente, a instalação de sinalização de trânsito para proibir o estacionamento de veículos no canteiro localizado entre a Prefeitura Municipal de Bonfinópolis de Minas e o Supermercado Megabom, no cruzamento entre a Avenida José Amaro Brandão, Rua José Camilo Souza Primo e Rua Pedro Luiz Gonzaga.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1794/39-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1794/39-2025.pdf</t>
   </si>
   <si>
     <t>Indica a substituição do mata-burro próximo ao Ribeirão das Almas, que fica localizado na estrada que liga a Chapada as Comunidades Caldeirão, Volta, Lagoa, dentre outras.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1795/40-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1795/40-2025.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da ponte de madeira situada na Associação Santo Antônio do Roçado/Terra Brasil.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1796/41-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1796/41-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a recuperação das duas pontes molhadas, bem como a manutenção e o alargamento da estrada que liga as Comunidades Caldeirão e Volta.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>Joca Palma, Dirson Bernardo, Welton Ratinho, Zé Lúcio</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1797/42-2025.pdf</t>
+    <t>Joca Palma, Dilsão, Welton Ratinho, Zé Lúcio</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1797/42-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado durante o evento “Dia de Campo Bonfinópolis + Agro” um espaço destinado ao encontro de comitivas e união de foliões.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/43-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/43-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da Casa das Artes, especialmente dos banheiros, cozinha, sala principal e portão da entrada, considerando que a estrutura atual não tem sido capaz de suprir as necessidades das associadas.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/44-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/44-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja construído um galpão com palco integrado na praça Silvesia Cândida para a realização de eventos culturais, como apresentações artísticas, palestras, cultos, programações escolares e demais acontecimentos semelhantes.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/45-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/45-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de 02 (dois) quebra-molas nas proximidades do Parque de Exposições, um a ser instalado na Rua Belo Horizonte e outro na Rua Severiano Marra, de modo a obedecer os padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/46-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/46-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da ponte do Córrego Landim, situada na Comunidade Saco da Roça.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Cíntia da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/47-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/47-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de 01 (um) quebra-molas na Rua Belo Horizonte, em frente à entrada principal do Parque de Exposições, mais precisamente em frente à casa do Sr. Adão, devendo obedecer aos padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/48-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/48-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciada a recolocação dos adesivos de identificação nos veículos oficiais do referido município, conforme determinado pela Lei nº 1.389/2022, com a maior brevidade possível.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/49-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/49-2025.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas providências visando alterar, mediante lei, a remuneração dos membros do Conselho Tutelar do Município, fixando-o em patamar similar ao estabelecido pelo Município de Urucuia-MG., conforme incluso projeto de lei.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>Dirson Bernardo, Joca Palma, Pedro César, Welton Ratinho, Zé Lúcio</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/50-2025.pdf</t>
+    <t>Dilsão, Joca Palma, Pedro César, Welton Ratinho, Zé Lúcio</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/50-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de uma obra de infraestrutura no loteamento Dona Mariquita, próximo ao Parque de Exposições, para garantir aos moradores condições básicas de moradia, como iluminação pública, saneamento básico e abastecimento de água. _x000D_
 Na oportunidade, indica ainda uma obra de pavimentação asfáltica para as ruas que compõem o mencionado loteamento.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1819/51-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1819/51-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de adequar o quebra-molas da Rua Adelino Pereira Passos, em frente a residência nº 283, bairro Brasilinha, de propriedade da Senhora Thalita, Professora de Educação Física, seguindo os padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/52-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/52-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de restaurar as placas de sinalização de trânsito em todo o perímetro urbano do nosso Município, considerando que em determinados pontos da cidade as placas foram danificadas, impossibilitando a sinalização adequada.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1830/53-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1830/53-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placa de identificação no monumento alusivo ao cinquentenário do Município de Bonfinópolis de Minas/MG, situado na Avenida Argemiro Barbosa, conforme dispõe a Lei nº 1.176, de 17 de setembro de 2015.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/54-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/54-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado os reparos necessários no bueiro situado na Rua Joaquim Cardoso de Moura, na esquina com a Rua Estevão da Cruz Oliveira. No mesmo sentido, que proceda com a reforma da estrutura de concreto que fica localizada no trecho em questão.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/55-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/55-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de reparos no segundo mata-burro da estrada vicinal que liga a comunidade Riacho da Calda.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/56-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/56-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento asfáltico do trecho da Rua Augusto Lourenço, especificamente em frente às residências de no 422 e 430, tendo em vista os buracos e a degradação da via pública no local mencionado.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/57-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/57-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento asfáltico da Avenida Tenente João Bispo, especificamente da Rua São José à Rua Venâncio Pinto Machado, tendo em vista os buracos e a degradação da via pública no local mencionado.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/58-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/58-2025.pdf</t>
   </si>
   <si>
     <t>Indica a substituição do mata-burro da estrada vicinal que dá acesso as propriedades dos Senhores Marcelo “Borracheiro”, “Bob Bodaia”, “Bocão Bodaia”, Cássio Nazário, João Paulo Nazário, José Márcio Nazário, Welton Oliveira e da Senhora Nazaré Nazário.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/59-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/59-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de um curso de primeiros socorros a todos(as) os(as) motoristas lotados na área da saúde do Município de Bonfinópolis de Minas/MG</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/60-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/60-2025.pdf</t>
   </si>
   <si>
     <t>Indica o patrolamento e cascalhamento das estradas vicinais primárias e secundárias que dão acesso a Vagem de Cima, estendendo até a propriedade do Senhor Joãozinho, popularmente conhecido como “João de Juca”.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/61-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/61-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do muro da quadra da Escola Municipal Dercílio Duarte Melgaço, com fundo para a Rua Antônio Laboissiere, conforme as imagens em anexo.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/62-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/62-2025.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da estrada vicinal que dá acesso a propriedade do Senhor Tião Evaristo.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/63-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/63-2025.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da estrada vicinal que liga Bonfinópolis de Minas ao Riacho da Raiz e dá acesso as propriedades dos Senhores Tião Brachiaria, Heitor Matos, Domingos, Vandinho Tavares, Vando de Onavo, Sinésio de Onavo, Célio Camilo, Paulo de Moacir, Geraldo Martins, Dé de Domingo de Firma, Erivelton de Lili, Robinho Tataco, Nazário Tavares, Ricardo de Eva, Manoel Roxo, Edis Lemos, João Gruna e Euder Lemos.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/64-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/64-2025.pdf</t>
   </si>
   <si>
     <t>Indica que faça a aquisição de 02 (dois) banheiros químicos para serem utilizados nas festas culturais do nosso Município, especialmente nas cavalgadas.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/65-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/65-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de 01 (um) mata-burro na estrada vicinal do Assentamento Gado Bravo, na fronteira do lote do Senhor Luismar (Luís de Chedo), sentido à fazenda do Senhor Petronil.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/66-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/66-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de mais 01 (um) banheiro na Sede da Comunidade Santo André, bem como o revestimento em cerâmica do banheiro já existente e do que será construído.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica a extensão da iluminação do Cemitério Jardim dos Ipês, bem como sejam instaladas tomadas nos postes visando facilitar a prestação de serviços no local.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/68-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/68-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma sala de descanso para os motoristas plantonistas das ambulâncias na Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/69-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/69-2025.pdf</t>
   </si>
   <si>
     <t>Indica que providencie/viabilize a restauração da ponte de madeira sobre o “Ribeirão das Almas”, com 09 metros de extensão, localizada na região da Comunidade Volta, zona rural desta municipalidade. No mesmo sentido, indica-se a substituição e/ou restauração total do mata-burro que fica nas proximidades da retromencionada ponte, de forma a assegurar segurança e tranquilidade aos que por ali transitam e utilizam os referidos meios de travessia.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/70-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/70-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de rampas de acesso para cadeirantes em todos os pontos de trafego nas dependências do Estádio Municipal Leãozinho, em especial, para o acesso às arquibancadas. Caso a estrutura atual não permita tal adaptação de forma imediata, que seja implantado um espaço exclusivo e acessível para cadeirantes, com acesso adequado e as devidas sinalizações, como medida paliativa de inclusão e respeito às diversidades.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/71-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/71-2025.pdf</t>
   </si>
   <si>
     <t>Indica que encaminhe a esta Casa Legislativa Projeto de Lei que promova o reajuste dos vencimentos dos servidores do município, acompanhando, na mesma proporção, os aumentos aplicados ao salário mínimo, sempre que este for atualizado.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/72-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/72-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado a esta Casa Legislativa, Projeto de Lei dispondo sobre a concessão de auxílio-alimentação aos servidores que atuam na coleta de resíduos sólidos (garis) e demais profissionais que atuam na limpeza urbana.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/73-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/73-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentindo de realizar o patrolamento e cascalhamento das estradas que dão acesso à Comunidade Gado Bravo, com atenção especial aos pontos mais críticos da via.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/74-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/74-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da área interna da Unidade Básica de Saúde, situada no bairro Centro, especialmente nos locais danificados por infiltrações, procedendo-se ao final com a pintura das salas reformadas.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/75-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/75-2025.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da estrada que dá acesso a propriedade do Senhor Danilo Francisco Araújo, localizada a aproximadamente 700 metros após o início da estrada de chão no sentido da “Chapada”.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/76-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/76-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um toldo na faixada da farmácia popular da Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/77-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/77-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização, através do setor competente, das manutenções necessárias com o objetivo de reativar as duas fontes decorativas da praça Antônio Mário de Oliveira Pombo, no bairro centro. Com atenção especial à fonte de pedra (imagens 3 e 4 em anexo), que a muito tempo encontra-se desativada.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/78-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/78-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma cozinha/cantina na Sede da Comunidade Imbé, preferencialmente nos mesmos moldes da cantina construída na Comunidade Riacho da Lagoa.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/79-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/79-2025.pdf</t>
   </si>
   <si>
     <t>Indica o patrolamento e cascalhamento das estradas que compõem o loteamento localizado próximo ao Ribeirão Santa Cruz, em ambos os lados, considerando que existem lotes tanto do lado direito, como do lado esquerdo da pista.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/80-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/80-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um galpão em frente a Associação dos Pequenos Produtores da Comunidade Gravista, bem como de uma cerca ao redor do campo de futebol do referido local.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/81-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/81-2025.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de um caminhão pipa, para melhor atender as necessidades da população bonfinopolitana.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/82-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/82-2025.pdf</t>
   </si>
   <si>
     <t>Indica, através do setor competente, que seja realizado estudo técnico com vistas à adoção de medidas eficazes para melhorar o fluxo de trânsito em frente ao Estádio Municipal Leãozinho nos dias de jogos oficiais dos campeonatos, quando há maior concentração de veículos e pedestres.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/83-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/83-2025.pdf</t>
   </si>
   <si>
     <t>Indica, por meio da Secretaria de Saúde, que seja disponibilizado uma ambulância e um profissional da saúde capacitado para atender possíveis ocorrências durante os jogos oficiais dos campeonatos realizados no Estádio Municipal Leãozinho.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/84-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/84-2025.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de um caminhão prancha, para melhor atender as necessidades da população bonfinopolitana.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>Joca Palma, Cíntia da Saúde, Dadá Simões, Dirson Bernardo, Marcos Brandão, Pedro César, Professor Glauber Loscha, Welton Ratinho, Zé Lúcio</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/85-2025.pdf</t>
+    <t>Joca Palma, Cíntia da Saúde, Dadá Simões, Dilsão, Marcos Brandão, Pedro César, Professor Glauber Loscha, Welton Ratinho, Zé Lúcio</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/85-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado um levantamento bibliográfico sobre todos os ex-prefeitos e vice-prefeitos do município, com o objetivo de criar uma página específica no portal oficial da Prefeitura, contendo os resumos biográficos de cada um desses gestores, incluindo suas trajetórias, contribuições e períodos de gestão.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/86-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/86-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo técnico no sentido de alterar o ponto de ônibus que fica localizado em frente à Escola Dercílio Duarte Melgaço, mudando-se da Rua Venâncio Pinto Machado para a Alameda Ozias Gomes de Souza, se possível, já com a instalação de um abrigo coberto no ponto indicado, de modo a atender as necessidades das crianças e seus responsáveis durante a espera do transporte.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/87-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/87-2025.pdf</t>
   </si>
   <si>
     <t>Indica o patrolamento e cascalhamento da estrada que dá acesso à propriedade do senhor Orlando Braga, à direita, no sentido à fazenda CBL.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/88-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/88-2025.pdf</t>
   </si>
   <si>
     <t>Solicita, através do setor competente, seja realizado estudo técnico com vistas à instalação de abrigos cobertos nos pontos de ônibus escolar, para atender as crianças e seus responsáveis durante a espera pelo transporte.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/89-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/89-2025.pdf</t>
   </si>
   <si>
     <t>Indica o patrolamento e cascalhamento da estrada que liga a propriedade do senhor Cebolinha à propriedade do senhor Massaro, localizadas na saída da rodovia LMG-664, na região da Chapada.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/90-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/90-2025.pdf</t>
   </si>
   <si>
     <t>Indica, por intermédio da Secretaria de Saúde, que viabilize o horário de atendimento das salas de vacinação do município, para que possam atender os pacientes também durante o “horário de almoço” (de 11h00 às 13h00).</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/91-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/91-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de mais uma piscina aquecida, como dimensões maiores que a atual, para atender as demandas dos munícipes que utilizam o “Espaço mais Saúde”, reduzindo assim, a grande fila de espera atual.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>Zé Lúcio, Dirson Bernardo, Joca Palma, Pedro César, Professor Glauber Loscha, Welton Ratinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/92-2025.pdf</t>
+    <t>Zé Lúcio, Dilsão, Joca Palma, Pedro César, Professor Glauber Loscha, Welton Ratinho</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/92-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma ou construção de uma nova ponte sobre o córrego São Francisco, na estrada que dá acesso à propriedade do Senhor Roberto e da Senhora Vaneza, na Comunidade Imbé.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/93-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/93-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placas de sinalização na Avenida Argemiro Barbosa da Silva, em frente ao posto Talismã, especialmente com placas de “rotatória” e “pare”, com o objetivo de facilitar a identificação de preferência na rotatória próxima ao local.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/94-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/94-2025.pdf</t>
   </si>
   <si>
     <t>Indica a substituição do telefone oficial da Prefeitura, preferencialmente por um aparelho celular. Inclusive, caso a solicitação seja atendida, que o Setor responsável faça a atualização do número em todas as páginas oficiais do Município.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/95-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/95-2025.pdf</t>
   </si>
   <si>
     <t>Indica, através do setor competente, a adoção de medidas no Ginásio Poliesportivo, destinadas a impedir a entrada de aves e demais animais pelas aberturas das paredes e telhados, preservando, contudo, a circulação de ar necessária ao uso adequado do espaço.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/96-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/96-2025.pdf</t>
   </si>
   <si>
     <t>Indica o cascalhamento dos acessos aos mata-burros localizados na Comunidade Saco da Roça, mais especificadamente, os localizados na curva que da acesso a propriedade do sr. Antônio Pio e outro em frente a propriedade da sra. Fátima, próximo à ponte.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>Joca Palma, Dirson Bernardo, Professor Glauber Loscha</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/97-2025.pdf</t>
+    <t>Joca Palma, Dilsão, Professor Glauber Loscha</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/97-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma ponte molhada no trecho que liga as propriedades do Dentista Dr. Gabriel Franklin Alves e do sr. Beto Brandão, local onde está sendo construído um clube de lazer.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/98-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/98-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de um levantamento de todas as vias e logradouros públicos que tiveram a denominação alterada, com o objetivo de adotar providências para a correta identificação e sinalização das ruas e avenidas. No mesmo sentido, que seja providenciada a comunicação para todos os órgãos competentes, com a finalidade de atualizar sites e aplicativos de pesquisa.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/99-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/99-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de câmeras de segurança nos arredores de todas as escolas do nosso Município, principalmente nas entradas.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/100-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/100-2025.pdf</t>
   </si>
   <si>
     <t>Indica, através da Secretaria de Obras e Serviços Públicos, que sejam realizadas adequações legais e necessárias na Avenida Argemiro Barbosa da Silva, na área da Praça Silvésia Cândido Maciel Gonzaga, a fim de viabilizar a travessia dos veículos que sobem a Rua Manoel Luiz Brandão em direção ao bairro Jardim Cinelândia.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/101-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/101-2025.pdf</t>
   </si>
   <si>
     <t>Indica, através da Secretaria de Obras e Serviços Públicos, a execução de revestimento asfáltico da rua Nossa Senhora Aparecida, mais especificamente, no trecho em paralelo à Praça Antônio Mário de Oliveira Pombo, incluindo nos trabalhos a instalação de rede pluvial que seja compatível com a necessidade do local.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/102-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/102-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja celebrado convênio ou parceria com associações, como a AMNOR, como já realizado em outra oportunidade, para fornecimento de água potável aos pequenos produtores rurais, até que o município disponha de outro caminhão-pipa ou passe a utilizar o veículo destinado à irrigação das estradas para esta finalidade.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/103-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/103-2025.pdf</t>
   </si>
   <si>
     <t>Indica a adoção de providências para solucionar o mau cheiro proveniente dos bueiros localizados na Rua Abílio Moreira, sendo um em frente a Mercearia Souza, de propriedade do Senhor Zezinho Graciano e outro ao lado do Comercial Caçula, de propriedade do Senhor Júnior e do Senhor Marley.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/104-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/104-2025.pdf</t>
   </si>
   <si>
     <t>Indica a criação e implantação da Casa da Cultura de Bonfinópolis de Minas-MG.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>Pedro César, Dirson Bernardo</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/105-2025.pdf</t>
+    <t>Pedro César, Dilsão</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/105-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma ponte molhada sobre o córrego Assa Peixe, na propriedade do Sr. Sebastião Muniz e Dona Leopoldina e família, vizinhos da Comunidade Riacho da Calda.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/106-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/106-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um muro de concreto no Espaço de Eventos Pafúncio Brandão, situado no Parque de Exposições, paralelo a Rua Severiano Marra.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/107-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/107-2025.pdf</t>
   </si>
   <si>
     <t>Indica o patrolamento e cascalhamento da estrada que dá acesso à propriedade da senhora Joaquina Luiz Brandão, na região da Formiga na Comunidade Caldeirão, afim de possibilitar a coleta da produção de leite.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/108-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/108-2025.pdf</t>
   </si>
   <si>
     <t>Indica que sejam colocadas faixas de prioridade para estacionamento de idosos e deficientes nos órgãos públicos municipais e nas instituições financeiras do município.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>Professor Glauber Loscha, Dirson Bernardo, Joca Palma, Pedro César, Welton Ratinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/109-2025.pdf</t>
+    <t>Professor Glauber Loscha, Dilsão, Joca Palma, Pedro César, Welton Ratinho</t>
+  </si>
+  <si>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/109-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um palco fixo com camarins e banheiros embaixo da estrutura, na área de eventos Pafúncio Brandão, situada no Parque de Exposições do Município.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/01-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/01-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Senhor Adriana Cardoso dos Santos, pelo seu falecimento, ocorrido no dia 06 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1799/02-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1799/02-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do senhor Antônio Eustáquio Andrade Ferreira, mais conhecido como Antônio Andrade / Toninho Andrade, pelo seu falecimento ocorrido no ultimo 05 de março.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/03-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/03-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da senhora Helenita Pereira Gonçalves (ex-servidora do Município de Bonfinópolis de Minas), pelo seu falecimento ocorrido no dia 29 de março de 2025.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/04-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/04-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da senhora Vitória Pinto Ribeiro Amaral, mãe do Ilustríssimo Vereador Zé Lúcio, pelo seu falecimento ocorrido no dia 03 de outubro de 2023.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/05-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/05-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do senhor Cassiano Vieira da Silva, pelo seu falecimento ocorrido no ultimo 16 de novembro.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/06-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/06-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Associação Atlética do Noroeste, pela conquista do 2º Campeonato Regional, ocorrida no dia 6 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>1167397</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Parecer Prévio</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2023.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2023.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL - EXERCÍCIO 2023.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFCPO - Comissão de Finanças, Contas, Patrimônio e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/pdl-01-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/pdl-01-2025.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS, RELATIVAS AO EXERCÍCIO DE 2023, NA FORMA DO PARECER PRÉVIO Nº 1167397, DO TRIBUNAL DE CONTAS DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito do Município de Bonfinópolis de Minas</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/01-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/01-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL SOBRE A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONFORME DISPÕE O ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/02-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/02-2025.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS-MG.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/03-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/03-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE APOIO CULTURAL, NA FORMA DE SUBVENÇÃO SOCIAL, EM FAVOR DA ASSOCIAÇÃO CULTURAL, EDUCATIVA E DESPORTIVA DE BONFINÓPOLIS DE MINAS-MG.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1800/04-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1800/04-2025.pdf</t>
   </si>
   <si>
     <t>PROÍBE A UTILIZAÇÃO DE FOGOS DE ARTIFÍCIO COM BARULHO ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/05-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/05-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DA FOCINHEIRA E ESTABELECE REGRAS DE SEGURANÇA PARA A CONDUÇÃO RESPONSÁVEL DE CÃES DE GRANDE PORTE E/OU DE RAÇAS CONSIDERADAS PERIGOSAS NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/06-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/06-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ATENDIMENTO DE PEDIDOS DE EXAMES ENCAMINHADO POR MÉDICOS PARTICULARES NO ÂMBITO DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS/MG.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/07-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/07-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE A CIDADANIA HONORÁRIA BONFINOPOLITANA AO SENHOR ANDRÉ HENRIQUE MARQUES DA SILVA, PELOS MOTIVOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/08-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/08-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS, VACINAS E SUPLEMENTOS ALIMENTARES DISPONÍVEIS E INDISPONÍVEIS NA REDE PÚBLICA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS/MG.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/09-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/09-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS – MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/10-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/10-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE COMPARTILHADA PELO MANEJO DOS RESÍDUOS SÓLIDOS URBANOS E A TAXA DE COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE RESÍDUOS SÓLIDOS DOMICILIARES (TRSD), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/11-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/11-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/12-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/12-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UNIDADE BÁSICA DE SAÚDE - UBS.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/13-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/13-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO DO CARGO DE DIRETOR DE UNIDADE DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/14-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/14-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 940, DE 15 DE OUTUBRO DE 2007, QUE "DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI NOVA TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/15-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/15-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETIVAR REPASSE DE RECURSOS PÚBLICOS PARA A ORGANIZAÇÃO DA SOCIEDADE CIVIL DO SETOR PRIVADO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/16-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/16-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/17-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/17-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIÇÃO DO DIA MUNICIPAL DE CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA (TEA), A SER COMEMORADO ANUALMENTE NO DIA 2 DE ABRIL, E SUA INCLUSÃO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/18-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/18-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DE SINAIS SONOROS ESTRIDENTES POR SINAIS MUSICAIS OU VISUAIS ADEQUADOS AOS ESTUDANTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NOS ESTABELECIMENTOS DE ENSINO LOCALIZADOS NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/19-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/19-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO V DA LEI Nº 940, DE 15 DE OUTUBRO DE 2007, QUE "DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI NOVA TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/20-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/20-2025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O SINDICATO DOS SERVIDORES E EMPREGADOS PÚBLICOS MUNICIPAIS DE BONFINÓPOLIS DE MINAS - MG.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/21-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/21-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE A CIDADANIA HONORÁRIA BONFINOPOLITANA AO DEPUTADO ESTADUAL DR. HELY TARQUINIO, PELOS MOTIVOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/22-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/22-2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO PLURIANUAL DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS PARA O QUADRIÊNIO 2026/2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/23-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/23-2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG, PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/24-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/24-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA – CIPTEA – NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS (MG).</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/25-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/25-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE "APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE BONFINÓPOLIS DE MINAS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/26-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/26-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.458, DE 27 DE DEZEMBRO DE 2024, QUE “ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG, PARA O EXERCÍCIO FINANCEIRO DE 2025”.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/27-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/27-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E ADOTAR CONTRAPARTIDA MUNICIPAL, PARA IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA, MINHA VIDA – MCMV CIDADES, MODALIDADE TERRENOS, NOS TERMOS DA LEI Nº 11.977/2009, DA LEI Nº 14.620/2023, DA PORTARIA MCID Nº 1.295/2023 E DEMAIS NORMAS DO MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/28-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/28-2025.pdf</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/29-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/29-2025.pdf</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/30-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/30-2025.pdf</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/01-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/01-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 159, DE 22 DE DEZEMBRO DE 2021, COM O OBJETIVO DE PERMITIR A PARTICIPAÇÃO REMOTA DOS VEREADORES NAS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/01-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/01-2025.pdf</t>
   </si>
   <si>
     <t>Solicita, que seja informado no prazo legal, os seguintes pontos._x000D_
 1. Qual a razão da máquina (patrol) estar há mais de um mês na região do Gado Bravo/Riacho do Campo sem ser utilizada, sendo exposta ao sol e à chuva?;_x000D_
 2. Quais medidas estão sendo adotadas para evitar a deterioração do bem público e para garantir sua conservação adequada?;_x000D_
 3. Existe previsão para a manutenção e possível retorno da máquina ao seu funcionamento;_x000D_
 4. Caso haja algum motivo específico para a ausência de uso da máquina, qual a justificativa para que a comunidade não tenha sido previamente informada sobre tal situação?</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/02-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/02-2025.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado convite à Secretaria Municipal de Saúde para que, na próxima reunião ordinária, possivelmente agendada para o dia 03 de fevereiro de 2025, apresente as estratégias e ações de combate à dengue no município de Bonfinópolis de Minas.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/03-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/03-2025.pdf</t>
   </si>
   <si>
     <t>Solicitam informações acerca da obra de drenagem pluvial em andamento no bairro Frei Humberto. Diante disso, requer-se a seguinte Intormação e esclarecimento:_x000D_
 1 Qual a empresa responsável pela execução da obra e se há fiscalização técnica sendo realizada pela Prefeitura ou por órgão competente._x000D_
 2. Quais os materiais utilizados e se estes seguem as normas técnicas exigidas para esse tipo de serviço._x000D_
 3. Há previsão de reparo nos trechos que apresentam problemas? Em caso afirmativo, qual o prazo para a conclusão do reparo?_x000D_
 4. Qual o valor total da obra, a fonte de financiamento e se o pagamento a empresa responsável está sendo realizado conforme cronograma de execução._x000D_
 5. Existe garantia contratual que cobre a qualidade e durabilidade da obra?</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/04-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/04-2025.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações referentes à estação de tratamento de esgoto ecológico de Bonfinópolis de Minas: _x000D_
 a) Cópia dos empenhos pagos até a presente data; _x000D_
 b) Valor total licitado para a execução do projeto e; _x000D_
 c) Relação detalhada dos materiais empregados na obra, incluindo especificações como litragem dos containers e diâmetro do encanamento e demais componentes técnicos e processo licitatório detalhado.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/05-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/05-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada a esta Casa de Leis:  _x000D_
 a) Cópia do Convênio firmado com a Associação Cultural, Educativa e Desportiva de Bonfinópolis de Minas e; _x000D_
 b) Cópia das notas de empenho correspondentes no ano de 2024.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/06-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/06-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja informado: _x000D_
 a) Quantos servidores atuam diretamente no programa REURB no município e; _x000D_
 b) Qual o vínculo do município com estes servidores.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1798/07-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1798/07-2025.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações detalhadas referentes aos serviços do programa CASTRAMÓVEL em nosso Município: _x000D_
 1) Quantos animais foram atendidos, informando-se a quantidade de cães e gatos de forma específica; _x000D_
 2) Qual valor foi gasto para a realização dos serviços; _x000D_
 3) Quantas vezes o Município fez o uso do serviço Castramóvel; _x000D_
 4) Se foram atendidos apenas cães e gatos domésticos ou se o serviço atingiu animais em situação de rua; _x000D_
 5) Em caso positivo, se foi realizada uma filtragem para quantificar quantos animais em situação de rua foram atendidos; _x000D_
 6) Se há previsão de retorno do programa ao nosso Município ou se já está em desenvolvimento outro projeto com a mesma finalidade.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/08-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/08-2025.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações sobre os Equipamentos de Proteção Individual (EPIs) dos servidores garis: _x000D_
 A) Todos possuem Equipamentos de Proteção Individual disponíveis?; _x000D_
 B) Caso positivo, há fiscalização adequada quanto ao uso correto destes equipamentos?;_x000D_
 C) Existe algum treinamento quanto ao uso? e_x000D_
 D) Quais tipos de EPIs estão disponíveis atualmente e qual a periodicidade da reposição?._x000D_
 _x000D_
 Em caso negativo, solicita-se que sejam disponibilizados a estes servidores os EPIs necessários, visando a execução segura das atividades a fim de prevenir acidentes e/ou possíveis doenças ocupacionais. É dever do município assegurar tais condições, conforme as normas vigentes de segurança do trabalho.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>Joca Palma, Zé Lúcio</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/09-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/09-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada a esta Casa de Leis, as seguintes informações detalhadas referentes ao salário das Auxiliares de Secretaria das Escolas Municipais de Bonfinópolis de Minas: _x000D_
 1) Qual o valor bruto e líquido do salário das servidoras; _x000D_
 2) Se alguma servidora está recebendo ou recebeu nos últimos meses alguma gratificação; _x000D_
 3) Em caso positivo, qual/quais gratificações foram recebidas e qual o valor foi pago e _x000D_
 4) Na oportunidade, requer ainda que seja disponibilizada cópias das folhas de pagamento das servidoras, referentes aos meses de janeiro, fevereiro e março.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/10-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/10-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das adequação da residência de propriedade do casal Ercília e Adilson dos Santos, localizada no nº 262, da rua Manoel Luiz Brandão, no centro da cidade, para receber as instalações do PSF Vandeir José Brandão, durante a reforma do prédio original._x000D_
 _x000D_
 Diante disso, requer-se a seguinte informação e esclarecimento:_x000D_
 _x000D_
 1 - Foram realizadas obras ou intervenções estruturais para adequar a residência às necessidades do PSF?_x000D_
 2 - Em caso afirmativo, especifique de forma detalhada todas as modificações realizadas no imóvel (ex: divisões internas, acessibilidade, rede elétrica, hidráulica, etc.)._x000D_
 3 - Quais os materiais utilizados, suas respectivas especificações e quantidades._x000D_
 4 - Qual o valor gasto com as adequações._x000D_
 5 - Qual o prazo previsto para permanência do PSF no local e o andamento atual das obras de reforma do prédio original.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/11-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/11-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada a esta Casa de Leis, a relação detalhada dos materiais licitados para a conclusão e acabamento da obra da nova Unidade Básica de Saúde (UBS), a exemplo: fiação elétrica, revestimentos, portas, janelas, tintas e acessórios de pintura, incluindo especificações técnicas (marcas, modelos, tamanhos, diâmetros...) e os respectivos valores licitados.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/12-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/12-2025.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações sobre a Academia da Praça da Saúde, localizada no Bairro Frei Humberto, considerando que os aparelhos foram retirados há aproximadamente 03 (três) anos: _x000D_
 A) Qual destinação foi dada aos aparelhos?; _x000D_
 B) Qual a previsão de instalação de novos aparelhos no local?; _x000D_
 C) O Município possui algum plano para a área mencionada? e _x000D_
 D) Por fim, com base na resposta de Vossa Excelência protocolada nesta Casa de Leis no dia 18 de abril de 2022, na qual nos informou que a reforma e manutenção da aparelhagem estava inclusa no cronograma municipal, solicita-se a informação de para quando a obra foi programada? Quais os entraves encontrados desde então?.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/13-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/13-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos exames oferecidos pelo município em parceria com o Convales._x000D_
 _x000D_
 Diante disso, requer-se as seguintes informações e esclarecimentos:_x000D_
 _x000D_
 1. Qual o modelo ou forma de convênio que o município possui com o Convales; _x000D_
 2. Lista detalhada de todos os exames ofertados através desta parceria;_x000D_
 3. Indique os locais onde possivelmente estes exames podem ser realizados;_x000D_
 4. Quais os critérios utilizados para que o cidadão possa ter acesso a estes exames?</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/14-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/14-2025.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações detalhadas acerca do serviço de transporte escolar no município: _x000D_
 A) Relação completa das linhas atualmente ativas, incluindo também a quilometragem de cada trajeto; _x000D_
 B) Identificação dos responsáveis pela operação, incluindo os dados da empresa contratada e os nomes dos motoristas vinculados a cada trajeto e; _x000D_
 C) Qual o valor pago por quilômetro rodado, especificando, se for o caso, divergências de valores entre as linhas.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/15-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/15-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes a depredação dos veículos de propriedade do Município que estão guardados no pátio da Escola Dercílio Duarte Melgaço (imagens em anexo), inclusive que seja disponibilizada as imagens das câmeras de segurança instaladas no local. Caso o infrator já tenha sido localizado, informe-se quais as medidas foram adotadas como punição ao crime cometido.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/16-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/16-2025.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe a esta Casa Legislativa, no prazo legal, as seguintes informações sobre o serviço de transporte escolar prestado pela empresa CONSÓRCIO SPA TRANSPORTES, contratada por meio de consórcio para atender comunidades rurais deste Município:_x000D_
 _x000D_
 A) - Montante mensal repassado pelo Município à empresa, do início de 2025 até a presente data;_x000D_
 B) - Valores mensais pagos pelo Consórcio a cada responsável por linha, com a respectiva quantidade de dias efetivamente trabalhados;_x000D_
 C) - Cópias das notas de empenho e demais documentos comprobatórios dos pagamentos realizados no período.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/17-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/17-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre os imóveis atualmente alugados pela Administração Municipal. Nesse sentido, com a finalidade de dar maior transparência aos atos públicos, requer seja informado ao Poder Legislativo: _x000D_
 1) relação de quantos e quais imóveis a Administração mantém contrato de aluguel; _x000D_
 2) qual valor pago para cada aluguel; _x000D_
 3) quais foram critérios utilizados para escolha dos referidos imóveis: _x000D_
 4) cópia de todos os contratos de alugueis e; _x000D_
 5) qual a finalidade de uso de cada imóvel.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/18-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/18-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca dos notebooks adquiridos pelo município e repassados aos servidores públicos da educação no exercício de 2021._x000D_
 _x000D_
 Diante disso, requer-se a seguintes informações e esclarecimentos:_x000D_
 _x000D_
 1. A quantidade total de aparelhos adquiridos na época; _x000D_
 2. Qual a fonte de recuso utilizada para na aquisição;_x000D_
 3. Quantidade de aparelhos distribuídos e identificação dos servidores que os receberam;_x000D_
 4. Relação dos servidores que atualmente fazem uso deste equipamento;_x000D_
 5. Existência de devoluções: quais aparelhos foram devolvidos e por quais servidores, e; _x000D_
 6. Qual o destino atual dos aparelhos devolvidos._x000D_
 _x000D_
 Requer também que as respostas venham acompanhadas dos respectivos documentos comprobatórios, incluindo, mas não se limitando a:_x000D_
 _x000D_
 1. Cópias dos termos de cessão de uso assinado pelos servidores;  _x000D_
 2. Notas fiscais e/ou contratos relativos à aquisição dos equipamentos;_x000D_
 3. Qualquer outo documento pertinente que comprove o uso e a gestão dos notebooks.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/19-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/19-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a esta Casa Legislativa, no prazo legal, cópia integral dos seguintes documentos referentes à construção da cozinha da comunidade Riacho da Lagoa:_x000D_
 _x000D_
 1) - Prestação de contas realizada pela comunidade junto ao município, contendo valores recebidos, despesas realizadas e respectivos comprovantes;_x000D_
 _x000D_
 2) - Documento de tomada de preços, com as três cotações exigidas por lei para fins de licitação, identificando prestadores de serviço consultados e os critérios de escolha;_x000D_
 _x000D_
 3) -Extratos bancários ou relatórios de movimentação da conta específica utilizada para os repasses financeiros destinados à comunidade e da comunidade à empresa responsável pela execução da obra.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/20-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/20-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a esta Casa Legislativa, no prazo legal, cópia integral dos documentos referentes à Expoagro 2025, incluindo:_x000D_
 _x000D_
 1) - Contratos firmados com empresas, prestadores de serviços, artistas ou quaisquer outros envolvidos na realização do evento;_x000D_
 _x000D_
 2) - Documentos comprobatórios de despesas, tais como empenhos, notas fiscais e ordens de pagamento, discriminados individualmente, com indicação das respectivas contas públicas utilizadas para quitação;_x000D_
 _x000D_
 3) - Relação nominal dos barraqueiros (donos de barracas de comidas e bebidas) que atuaram no evento, acompanhada dos comprovantes de pagamentos efetuados à Prefeitura pela utilização dos espaços públicos, com valores individualizados e datas de recolhimento.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/21-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/21-2025.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações: _x000D_
 _x000D_
 a) O Poder Executivo instituiu uma Comissão responsável para acompanhamento do processo de seleção dos 20 beneficiados do Programa “Minha Casa, Minha Vida”, da qual o município foi contemplado, nos termos de seleção da Portaria MCID nº 483, de 19 de maio de 2025?;_x000D_
 _x000D_
 b) Em caso afirmativo, encaminhar cópia da portaria de nomeação, atas, relatórios ou quaisquer documentos comprobatórios das atividades da referida Comissão;_x000D_
 _x000D_
 c) Em caso negativo, informar o motivo da não instituição e se há previsão para sua criação, indicando também os critérios que estão sendo adotados para seleção dos beneficiários até o momento.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/22-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/22-2025.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações e documentos: _x000D_
 _x000D_
 a) Cópias dos contratos firmados, empenhos e respectivas notas fiscais referentes aos gastos com estrutura física (barracas, palco, tendas, equipamentos, etc.) e apresentações artísticas realizadas durante a 1ª EXPO SAÚDE, promovida pelo Município.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/23-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/23-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Senhor Prefeito Municipal o presente pedido de providências, apresentadas pelos vereadores no exercício de 2024, cuja destinação orçamentária deve ser observada e cumprida no presente exercício financeiro.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/24-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/24-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada a esta Casa Legislativa, no prazo legal:_x000D_
 _x000D_
 1. Relação detalhada do demonstrativo de pagamentos referentes ao “Projeto Atividade nº 2096 – Expoagro”;_x000D_
 _x000D_
 2. Cópia integral do Termo de Referência correspondente.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/25-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/25-2025.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações referentes à aquisição de medicamentos junto a todas as farmácias e fornecedores do município, no período compreendido entre o segundo semestre de 2024 e o final do primeiro semestre de 2025:_x000D_
 _x000D_
 1. Relação detalhada dos medicamentos adquiridos, com especificação de nome comercial, quantidade e valores unitários e totais._x000D_
 _x000D_
 2. Cópias dos processos licitatórios, dispensas ou inexigibilidades que fundamentaram as compras._x000D_
 _x000D_
 3. Cópia das Notas de Empenho descriminadas por cada empresa._x000D_
 _x000D_
 4. Indicação das datas das aquisições e respectivas entregas._x000D_
 _x000D_
 5. Informações sobre a destinação dos medicamentos adquiridos (unidades de saúde, programas específicos, etc.).</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/26-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/26-2025.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações quanto à realização e ao andamento do concurso público:_x000D_
 _x000D_
 1. Quais etapas já foram concluídas pela Administração Municipal._x000D_
 _x000D_
 2. Quais providências ainda se fazem necessárias para a continuidade do processo._x000D_
 _x000D_
 3. Qual a previsão para a publicação do edital e para a efetiva realização do certame._x000D_
 _x000D_
 4. Se já foi iniciado o processo de contratação da empresa organizadora. Em caso afirmativo, encaminhar cópia dos documentos pertinentes._x000D_
 _x000D_
 5. Qual a relação preliminar dos cargos e vagas previstos, bem como a necessidade identificada em cada setor da Administração._x000D_
 _x000D_
 6. Caso existam, informar eventuais impedimentos legais, recomendações de órgãos de controle ou outros fatores jurídicos que possam influenciar o andamento do processo.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/27-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/27-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes a FESTA DO DIA DA CRIANÇA, promovida pela Administração Municipal, através do Conselho Tutelar e o Centro de Referência da Assistência Social (CRAS), no dia 17 de outubro de 2025,  na Área de Eventos Pafúncio Brandão. Neste sentido, requer seja informado:_x000D_
 _x000D_
 1. Relação detalhada das atividades realizadas, especificando objetivos, público atendido e responsáveis pela execução;_x000D_
 _x000D_
 2. Descrição da estrutura física utilizada (tendas, brinquedos, barracas, equipamentos, etc.), incluindo quantidade, tipo e fornecedores contratados;_x000D_
 _x000D_
 3. Relação detalhada dos brindes distribuídos, com indicação do tipo, quantidade, critérios de distribuição e origem dos itens;_x000D_
 _x000D_
 4. Relação analítica dos custos totais do evento, discriminando despesas por categoria (contratações, serviços, materiais, equipamentos, divulgação, etc.);_x000D_
 _x000D_
 5. A fonte de recurso utilizada para custeio do evento.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/28-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/28-2025.pdf</t>
   </si>
   <si>
     <t>Requer, em caráter complementar ao Requerimento nº 27/2025, a relação completa de todos os empenhos pagos para a realização da FESTA DO DIA DA CRIANÇA, ocorrida no dia 17/10/2025</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/29-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/29-2025.pdf</t>
   </si>
   <si>
     <t>Requer Informações através de uma relação analítica acerca dos recursos gastos na reforma e ampliação do PSF Vandeir José Brandão de forma minuciosa, clara e detalhada dos custos da obra, como: valores totais investidos; valores por etapas executadas; identificação da fonte de recurso; contratos, aditivos e notas de empenho.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/30-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/30-2025.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações: _x000D_
 _x000D_
 A) - Quantos psicólogos integram atualmente o quadro de servidores do município (efetivos, contratados ou terceirizados)?_x000D_
 B) - Existe levantamento atualizado da demanda por atendimentos psicológicos?_x000D_
 C) - Qual o número médio de atendimentos mensais e se há lista de espera._x000D_
 D) - Em quais unidades (escolas, postos de saúde, CRAS, CAPS etc.) atuam esses profissionais e qual a proporção entre demanda e capacidade de atendimento?_x000D_
 E) - Há previsão de ampliação da equipe de psicólogos? (seja por concurso, contratação emergencial ou convênios, etc.)</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/31-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/31-2025.pdf</t>
   </si>
   <si>
     <t>Requer que sejam encaminhadas a esta Casa de Leis as seguintes informações sobre o rastreamento diário e os valores pagos no serviço de transporte escolar._x000D_
 _x000D_
 1 - Qual é a tecnologia utilizada para o rastreamento (GPS, aplicativo, plataforma online)?_x000D_
 2 - Qual é a empresa ou tecnologia responsável pelo fornecimento do sistema de rastreamento e qual o custo envolvido?_x000D_
 3 - Os dados de localização são atualizados em tempo real?_x000D_
 4 - Existe integração do sistema de rastreamento com a Secretaria de Educação ou outro órgão municipal?_x000D_
 5 - Quem tem acesso às informações de rastreamento dos veículos?_x000D_
 6 - Há relatórios periódicos de desempenho e utilização do sistema?_x000D_
 7 - Quais medidas são adotadas para garantir a segurança dos dados coletados?_x000D_
 8 - O sistema já apresentou falhas ou interrupções? Se sim, como foram solucionadas?_x000D_
 9 - Existe plano de contingência caso o rastreamento fique indisponível?</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/32-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/32-2025.pdf</t>
   </si>
   <si>
     <t>Requer que sejam encaminhadas a esta Casa de Leis as seguintes informações relativas à linha de ônibus nº 03, no período de 17 de março de 2025 a 23 de abril de 2025:_x000D_
 _x000D_
 1 - Identificação do responsável pela realização do empenho referente à linha de ônibus nº 03 e data da sua realização;_x000D_
 2 - Cópia do empenho, caso tenha sido feito._x000D_
 3 - Confirmação de que o pagamento foi efetuado e, em caso afirmativo, envio do comprovante de pagamento._x000D_
 4 - Caso não tenha ocorrido pagamento, informar a situação.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/33-2025.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/33-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o abastecimento de todos os veículos da frota da Prefeitura Municipal, referentes ao período de julho do corrente ano até a presente data, com o objetivo de permitir o acompanhamento e a fiscalização dos gastos com combustível, nos seguintes termos:_x000D_
 _x000D_
 a) - De que forma é realizado o controle do abastecimento dos veículos oficiais._x000D_
 b) - Relação completa dos veículos que compõem a frota municipal, indicando a secretaria ou setor responsável e o tipo de combustível utilizado._x000D_
 c) - Quantidade de combustível consumida por veículo e por secretaria, mês a mês, no período solicitado._x000D_
 d) - Preço pago por litro de cada tipo de combustível e o valor total gasto mensalmente e no período informado._x000D_
 e) - Identificação do posto ou fornecedores responsáveis pelo abastecimento e a forma de contratação utilizada pelo Município._x000D_
 f) - Informações sobre como a Administração confere e fiscaliza os abastecimentos realizados e os valores pagos._x000D_
 g) - (...)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2634,67 +2634,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1748/03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1788/33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1789/34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1790/35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1791/36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1792/37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1793/38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1794/39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1795/40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1796/41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1797/42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1819/51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1830/53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/01-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1799/02-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/03-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/04-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/05-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/06-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/pdl-01-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/01-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/02-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/03-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1800/04-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/05-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/06-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/07-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/08-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/09-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/10-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/11-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/12-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/13-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/14-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/15-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/16-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/17-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/18-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/19-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/20-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/21-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/22-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/23-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/24-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/25-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/26-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/27-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/28-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/29-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/30-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/01-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/01-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/02-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/03-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/04-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/05-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/06-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1798/07-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/08-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/09-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/10-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/11-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/12-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/13-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/14-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/15-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/16-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/17-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/18-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/19-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/20-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/21-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/22-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/23-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/24-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/25-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/26-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/27-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/28-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/29-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/30-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/31-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/32-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/33-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1748/03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1788/33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1789/34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1790/35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1791/36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1792/37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1793/38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1794/39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1795/40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1796/41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1797/42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1819/51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1830/53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/01-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1799/02-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/03-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/04-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/05-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/06-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/parecer_previo_do_tribunal_de_contas_-_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/pdl-01-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/01-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/02-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/03-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1800/04-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/05-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/06-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/07-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/08-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/09-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/10-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/11-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/12-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/13-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/14-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/15-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/16-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/17-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/18-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/19-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/20-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/21-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/22-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/23-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/24-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/25-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/26-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/27-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/28-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/29-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/30-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/01-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/01-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/02-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/03-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/04-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/05-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/06-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1798/07-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/08-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/09-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/10-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/11-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/12-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/13-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/14-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/15-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/16-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/17-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/18-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/19-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/20-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/21-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/22-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/23-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/24-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/25-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/26-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/27-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/28-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/29-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/30-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/31-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/32-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/33-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="126.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>