--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -54,1300 +54,1300 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge Português</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1640/01-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1640/01-2024.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de implementar regras para o uso do "Galpão da Feira Livre dos Produtores Rurais", especialmente nas sextas-feiras. A respeito dos sábados, que o espaço não seja ocupado antes das 12h, com o objetivo de garantir os direitos dos feirantes e impedir situações que possam prejudicar o desempenho da "Feira".</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1641/02-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1641/02-2024.pdf</t>
   </si>
   <si>
     <t>Indica providências no sentido de proceder com a fiscalização, utilizando-se dos instrumentos apropriados, assim como para cumprir as demais disposições contidas na Lei nº 1.115 , de 10 de junho de 2014, que "Dispõe sobre o uso de som automotivo em veículos particulares no Município de Bonfinópolis de Minas e dá outras providências". '</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Pedrão do Açougue</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1642/03-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1642/03-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que realize o patrolamento e cascalhamento dos pontos críticos da estrada que dá acesso à propriedade rural da família do Sr. João Muniz (in memoriam), bem como, realize a construção de uma passagem molhada, instalação de manilhas em dois pontos íngremes de passagem de água e instalação de três mata-burros na referida estrada.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Zezinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1643/04-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1643/04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que realize a instalação de rede esgoto, rede de iluminação pública, o patrolamento e cascalhamento da Rua Luiz Gonzaga, localizada no bairro centro desta municipalidade.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Zé Lúcio</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1647/05-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1647/05-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido de dar continuidade a instalação de rede pluvial na rua José Camilo de Souza Primo, tendo em vista que a obra foi iniciada e paralisada antes da conclusão dos trabalhos.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1648/06-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1648/06-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido de avaliar a melhor solução para os problemas decorrentes das chuvas na interseção das ruas Santa Cruz e Abílio Moreira, especialmente nas proximidades da residência da senhora Vanda Graciano.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Nem Contador</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1649/07-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1649/07-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que replique e instale na Praça Antônio Mário de Oliveira Pombo, no bairro Centro, os aparelhos para atividades físicas disponíveis na Academia da Praça da Saúde, localizada no bairro Frei Humberto.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcos Brandão</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1650/08-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1650/08-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que realize a restauração e consequente recuperação do encabeçamento da ponte de madeira que fica sobre o córrego "Riacho da Lagoa", na comunidade Riacho da Lagoa, zona rural desta municipalidade.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1651/09-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1651/09-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que realize o patrolamento e cascalhamento dos pontos críticos da estrada vicinal que dá acesso a comunidade Imbé, zona rural deste município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zezinho Despachante, Nem Contador</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1658/10-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1658/10-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que complete o revestimento asfáltico da rua José Costa Menezes, em direção à propriedade do Senhor Adão, servidor da Prefeitura Municipal e inclua nos trabalhos a construção de rede pluvial que seja adequada à grande vasão de água no local.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1659/11-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1659/11-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que complete o revestimento asfáltico da rua Nossa Senhora Aparecida e inclua nos trabalhos a construção de rede pluvial que seja adequada à grande vasão de água no local.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Pedro César, Nem Contador</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1660/12-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1660/12-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, o estudo de viabilidade para execução de obras de drenagem pluvial em ruas do bairro Frei Humberto.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1663/13-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1663/13-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que providencie a recuperação da estrada Dona Anacleta Luiz Brandão, que dá acesso as comunidades rurais do Saco da Roça e Canabrava.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1664/14-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1664/14-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que seja realizado estudo de viabilidade para construção de área de lazer no entorno da ponte do Rio das Almas, popularmente conhecido como "Rio da Vilma".</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1665/15-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1665/15-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido de instalar bombas d'água para o abastecimento comunitário da Comunidade Caldeirão, assim como placas solares que forneçam energia para o funcionamento destas.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1666/16-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1666/16-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que providencie/viabilize através da Secretária de Obras Serviços Públicos e Transporte o patrolamento e cascalhamento da estrada vicinal que dá acesso ás propriedades rurais dos Sr(s). Vitor Donizete, Pedro Caetano, Paulo Tavares, Deuzair Damascena e outros, bem como, faz ligação ao povoado do Riacho das Pedras.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1668/17-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1668/17-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido de realizar o patrolamento e cascalhamento da estrada que dá acesso à Comunidade São Pedro.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cíntia da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1669/18-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1669/18-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que sejam adquiridas e distribuídas nas escolas da rede municipal de ensino a cartilha "SOU DIFERENTE E DAÍ? TEM LUGAR AÍ PARA MIM?, escrita por Aline Campos.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1671/19-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1671/19-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, o recapeamento asfáltico das seguintes ruas no bairro Jardim Cinelândia: _x000D_
 - José Camilo Souza Primo_x000D_
 - Antônio Laboissiere_x000D_
 - Ozias Gomes Souza_x000D_
 - Esmeralda_x000D_
 - Paulo Lúcio Menezes.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1672/20-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1672/20-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, o recapeamento asfáltico das seguintes ruas no bairro Brasilinha:_x000D_
 - Osmar Moreira Braga _x000D_
 - Martinho Ferreira Santos_x000D_
 - Adelino Pereira Passos_x000D_
 - Sebastião do Arlindo_x000D_
 - Ilda Cearense_x000D_
 - Lazaro Nunes da Silva_x000D_
 - Dona Carolina_x000D_
 - Januário Luiz dos Santos_x000D_
 - Pedro Catira_x000D_
 - Duca Pompeano_x000D_
 - Joaquin Graciano.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1673/21-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1673/21-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido de instalar quebra mola ao final da rua Dom Elizeu, no trecho de terra que liga a Avenida Argemiro Barbosa da Silva.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1675/22-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1675/22-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido de realizar perfuração e instalação de poço artesiano na Comunidade Santo André.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1680/23-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1680/23-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentindo de realizar instalação de mata-burros na Comunidade do Imbé, na entrada da Fazenda Riacho Fundo, de propriedade do senhor Eliziario Brandão e outro na entrada da fazenda de propriedade do senhor Joaquim Américo.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1681/24-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1681/24-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentindo de realizar o patrolamento e cascalhamento da estrada que que dá acesso às propriedades dos senhores José Deusdet Soares da Silva e Sargento Adelson.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1682/25-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1682/25-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido reconstruir o meio-fio da rua José Camilo de Souza Primo, mais especificadamente no trecho entre as ruas Sinval Moreira Braga e Venâncio Pinto Machado, próximo da Cooperativa Capul.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1686/26-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1686/26-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, providências no sentindo realizar a retirada do quebra-molas que se encontra na Av. José Amaro Brandão Filho, em frente a Associação do Tanque de Leite, conforme foto em anexo.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1687/27-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1687/27-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, que crie um projeto de inclusão ‘Jiu-Jitsu para todos’, como também já possui o Karatê e a Capoeira.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1688/28-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1688/28-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentindo viabilizar um veículo para o Centro de Atenção Psicossocial de Bonfinópolis de Minas – CAPS para transporte dos pacientes.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Pedro César</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1689/29-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1689/29-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, que sejam instalados 02 quebra-molas no cruzamento da rua José Camilo de Souza Primo com rua Ouro Preto. Assim sendo, ficam sugeridos a construção de 01 na rua Jose Camilo de Souza Primo em frente ao nº 860 e 01 na rua Ouro Preto em frente ao nº 100.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1695/30-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1695/30-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentindo de realizar o patrolamento e cascalhamento da estrada que dá acesso à propriedade do senhor Marcelo Carapina, na Comunidade do Imbé.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1701/31-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1701/31-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, providências no sentindo de realizar o patrolamento e cascalhamento da estrada que dá acesso às propriedades dos senhores Vilmar Menezes, Manoel Luiz dos Santos, Altir Lemos, Adair Lemos, Balbino Vieira, Adilson Melgaço e da senhora Aparecida Melgaço, na Comunidade Santo André, na estrada denominada Morro do Gaieiro.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1702/32-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1702/32-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, providências no sentindo de realizar o patrolamento e cascalhamento da estrada que dá acesso à propriedade do senhor Dilson Santana, na Comunidade São Pedro.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1703/33-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1703/33-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, providências no sentindo de realizar o patrolamento e cascalhamento da estrada que dá acesso à propriedade do senhor Humberto Gomes, na Comunidade Saco da Roça.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1704/34-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1704/34-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, a construção de uma ponte molhada no Córrego Atoleiro, próximo à propriedade da senhora Paulina Vieira, na estrada que dá acesso a propriedade do senhor João das Virgens, popular Joãozinho de Jucão, bem como a recuperação da referida estrada.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1705/35-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1705/35-2024.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhada solicitação ao chefe do DER para que providenciem alargamento da MG-664, em especial no trecho da YKK ao morro do Riacho das Pedras.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1709/36-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1709/36-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da ponte do Romualdo sobre o Rio Santo André, na estrada que liga as Comunidades Canabrava e São Pedro.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1710/37-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1710/37-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada manutenção e melhoria na rede pluvial e de esgoto da rua Marcos Candido de Araújo, no bairro Frei Humberto, a fim de evitar o transbordo das casas da região.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1711/38-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1711/38-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentindo de construir muro de proteção nas laterais e no fundo do Cemitério Jardim dos Ipês, no bairro Brasilinha.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1713/39-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1713/39-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que  seja providenciado/viabilizado através da Secretária de Obras, Serviços Públicos e Transporte, a limpeza, patrolamento e cascalhamento da estrada vicinal que dá acesso às propriedades rurais dos(as) Srs.(as) Rita Tobias Leite, João Pinto Ribeiro e Geni Pinto Ribeiro, na comunidade rural Lajinha do Boi, em uma extensão de pouco mais de 1 km, conforme imagens anexas.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1712/40-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1712/40-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que seja providenciado/viabilizado através da Secretária de Obras, Serviços Públicos e Transporte, a limpeza, patrolamento e cascalhamento da estrada vicinal que dá acesso às propriedades rurais dos(as) Sr(as). Adalberto Nazário, Ivan Silva, Estelina Calixto Alves, Maria José e Lindomar Azevedo, bem como, faz a ligação entre as Comunidade Lajinha do Boi e Comunidade Riacho da Calda à Comunidade Riacho Morto e à Escola Caio Martins; bem como a recuperação/restauração da estrutura de alvenaria da ponte molhada sobre o Córrego do Boi, localizada na fazenda do Sr. Lindomar Celestino, uma vez que esta encontra-se completamente destruída, o que tem dificultado/impossibilitado o tráfego no local.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Cíntia da Saúde, Jorge Português, Marcos Brandão, Nem Contador, Pedrão do Açougue, Zezinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1718/41-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1718/41-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido de instalar “Fábrica de Bloquetes”, diante dos equipamentos recebidos por doação da Codevasf, proveniente de Emenda Parlamentar do Deputado Federal Paulo Guedes.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1719/42-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1719/42-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, a construção de sarjeta na rua Belo Horizonte. Mais especificamente na esquina da casa da senhora Tereza até o Ecoponto.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1720/43-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1720/43-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que sejam realizados manutenção nas lâmpadas dos postes das ruas, avenidas e praças da cidade.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1721/44-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1721/44-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que sejam realizados os rebocos e demais reparos da estrutura interna dos muros do Estádio Leãozinho antes da realização da pintura.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1722/45-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1722/45-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, a construção de dois quebra-molas na rua Januário Luiz dos Santos, no bairro Brasilinha, nos padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1728/46-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1728/46-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, a construção de dois quebra-molas na rua Venâncio Pinto, em frente ao cemitério Senhor do Bonfim, nos padrões e critérios estabelecidos pelo CONTRAN.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1741/47-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1741/47-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, providências no sentido proceder alterações em ligações de redes de esgotos de algumas residências localizadas na Avenida Tenente João Bispo, rua Modesto Mendes e na rua Oracir Serafim Borba, antiga rua Beira Rio, no sentido de que as redes domiciliares sejam ligadas nas redes coletoras das vias públicas, uma vez que por relatos de moradores, há 31 (trinta e uma) residências que estão lançando o esgoto diretamente no ribeirão das Almas.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1742/48-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1742/48-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que seja providenciado/viabilizado, através da Secretária de Obras Serviços Públicos e Transporte, a limpeza, patrolamento e cascalhamento da estrada vicinal que dá acesso às propriedades rurais dos(as) Srs. Darlan José Passos, Deusdete Brandão Rocha e Karla Passos de Moura, na região denominada fazenda Santo Antônio do Roçado, cuja entrada se localiza ao lado do Sr. Custódio.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1743/49-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1743/49-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que realize a ligações da rede de esgoto das residências localizadas ao final da Rua Dom Elizeu, no bairro Arrozal, mais especificamente as casas dos senhores Jose Cosme Ferreira, José Henrique Ferreira da Silva, Manoel Pereira de Souza, senhora Maria José Pereira da Silva e demais moradores da região na qual não possuem acesso as redes coletoras.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1744/50-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1744/50-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do Setor competente, que realize manutenção das lâmpadas da academia ao ar livre na Comunidade Canabrava.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1645/01-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1645/01-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família da Sra. Maria das Graças Brandão, mãe do Ilustríssimo Senhor Vereador Marcos Brandão e tia do Ilustríssimo Senhor Vereador Pedrão do Açougue, em decorrência do seu passamento ocorrido em janeiro deste ano.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1661/02-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1661/02-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Teodorico Rodrigues Bráulio, ilustre ex-Vereador desta Casa Legislativa, em decorrência do seu falecimento ocorrido em março deste ano.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1662/03-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1662/03-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Vicente Alves Ferreira, pai do Ilustríssimo Senhor Vereador Marcos Brandão, em decorrência do seu passamento ocorrido em março deste ano.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Pesar à família, paroquianos e diocesanos da Paróquia de São Sebastião - Aperibé, Diocese de Campos dos Goytacases, em decorrência do falecimento do Reverendo Padre Luiz Carlos Pinheiro Caldas, ex-pároco da Paróquia Senhor do Bonfim, ocorrido no dia 06 de maio de 2024.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1734/05-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1734/05-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos Conselheiros Tutelares de Bonfinópolis de Minas-MG, pelos relevantes serviços prestados a este Município.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>Cíntia da Saúde, Marcos Brandão</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1740/06-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1740/06-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do senhor Uadir Pedro Martins de Melo, mais conhecido por Sargento Uadir, Excelentíssimo ex-Prefeito do Município de Natalândia-MG, em decorrência do seu falecimento.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito do Município de Bonfinópolis de Minas</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1801/01-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1801/01-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE COMPARTILHADA PELO MANEJO DOS RESÍDUOS SÓLIDOS URBANOS E A TAXA DE COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE RESÍDUOS SÓLIDOS DOMICILIARES (TRSD), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1639/01-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1639/01-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DA REMUNERAÇÃO MÍNIMA DOS PROFESSORES E ESPECIALISTAS DO QUADRO DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DE BONFINÓPOLIS DE MINAS/MG.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1646/02-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1646/02-2024.pdf</t>
   </si>
   <si>
     <t>CRIA OS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR- SISAN NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS - ESTADO DE MINAS GERAIS, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1652/03-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1652/03-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL SOBRE A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONFORME DISPÕE O ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1653/04-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1653/04-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE BONFINÓPOLIS DE MINAS- MG.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1654/05-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1654/05-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS- MG.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1655/06-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1655/06-2024.pdf</t>
   </si>
   <si>
     <t>FIXA VENCIMENTOS DE CARGOS EM COMISSÃO E OS VALORES DAS FUNÇÕES DE CONFIANÇA, NO ÂMBITO DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1656/07-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1656/07-2024.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DAS PESSOAS COM NECESSIDADES ESPECIAIS DO NOROESTE DE MINAS - APNOR.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1667/08-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1667/08-2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A IMPLANTAÇÃO DO PROGRAMA "PROTEGER - REDE DE PROTEÇÃO DA MULHER", NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1670/09-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1670/09-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.320, DE 19 DE DEZEMBRO DE 2019, QUE "DISPÕE SOBRE O PAGAMENTO DE VERBAS INDENIZATÓRIAS NO PODER LEGISLATIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1685/10-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1685/10-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1690/11-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1690/11-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1691/12-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1691/12-2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1692/13-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1692/13-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA REALIZAÇÃO DAS DESPESAS DE RECURSOS DA LEI COMPLEMENTAR Nº 195, DE 8 DE JULHO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1693/14-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1693/14-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO CELEBRAR CONTRATO DE PATROCÍNIO E APOIAR O SINDICATO DOS PRODUTORES RURAIS DE BONFINÓPOLIS DE MINAS NA REALIZAÇÃO DA EXPOSIÇÃO AGROPECUÁRIA DO ANO DE 2024 E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1694/15-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1694/15-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETIVAR, MEDIANTE TERMOS DE COLABORAÇÃO, REPASSE DE RECURSOS PÚBLICOS PARA AS ORGANIZAÇÃO DA SOCIEDADE CIVIL DO SETOR PRIVADO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1696/16-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1696/16-2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 1º-A À LEI Nº 1.392, DE 27 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1697/17-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1697/17-2024.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO REGIONALIZADO DE ACOLHIMENTO INSTITUCIONAL DE CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>Cíntia da Saúde, Jorge Português, Marcos Brandão, Nem Contador, Paulo Motorista</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1698/18-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1698/18-2024.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO DE FOGOS DE ARTIFÍCIO, SINALIZADORES, SHOWS PIROTÉCNICOS COM FOGOS DE QUALQUER ESPÉCIE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1699/19-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1699/19-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE INFRAESTRUTURA DOS MUNICÍPIOS DO NOROESTE DE MINAS – CINF-AMNOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1700/20-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1700/20-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.430, DE 29 DE DEZEMBRO DE 2023, QUE “ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS – MG, PARA O EXERCÍCIO FINANCEIRO DE 2024”.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1727/21-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1727/21-2024.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA MUNICIPAL DE COMBATE À VIOLÊNCIA DOMÉSTICA, NO ÂMBITO DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1731/22-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1731/22-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG, PARA O EXERCÍCIO FINANCEIRO DE 2025</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1735/23-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1735/23-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 1.389, DE 24 DE AGOSTO DE 2022, QUE “DISPÕE SOBRE IDENTIFICAÇÃO OBRIGATÓRIA DOS VEÍCULOS OFICIAIS E A SERVIÇO DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1736/24-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1736/24-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA PÚBLICA PARA GARANTIA, PROTEÇÃO E AMPLIAÇÃO DOS DIREITOS DAS PESSOAS DIAGNOSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA – TEA – E SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1737/25-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1737/25-2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A DENOMINAÇÃO E ALTERAÇÃO DA DENOMINAÇÃO DE VIAS E LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1738/26-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1738/26-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.430, DE 29 DE DEZEMBRO DE 2023, QUE "ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG, PARA O EXERCÍCIO FINANCEIRO DE 2024".</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1739/27-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1739/27-2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO À LEI Nº 1.435, DE 29 DE DEZEMBRO DE 2023, QUE “DISPÕE SOBRE O TRATAMENTO DIFERENCIADO E FAVORECIDO PARA OS MICROEMPREENDEDORES INDIVIDUAIS – MEI, PARA AS MICROEMPRESAS – ME E PARA EMPRESAS DE PEQUENO PORTE EPP, NAS CONTRATAÇÕES PÚBLICAS…”.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1657/01-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1657/01-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1684/01-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1684/01-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1644/01-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1644/01-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de apoio da Câmara Municipal de Bonfinópolis de Minas à Emenda à Constituição Estadual que dá nova redação ao caput do artigo 34 da Constituição do Estado de Minas Gerais e acrescenta os §11 e 12 ao mesmo diploma legal.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1676/02-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1676/02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre os servidores efetivos, pessoas físicas, pessoas jurídicas e microempreendedores/empresas de pequeno porte contratadas elou terceirizados pelo município de Bonfinópolis de Minas. Nesse sentido, com a finalidade de dar maior transparência aos atos públicos, requer seja informado ao Poder Legislativo: _x000D_
 1) relação de todos servidores efetivos do município por órgão/pasta em que estão lotados;_x000D_
 2) relação de todas pessoas físicas, pessoas jurídicas e microempreendedores/empresas de pequeno contratadas elou terceirizados pelo município de Bonfinópolis de Minas, para prestação de serviços, por órgão/pasta em que estão lotados; _x000D_
 3) valores pagos aos contratados e terceirizados; e 4) cópia de todos os contratos celebrados/vigentes.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1677/03-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1677/03-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, informações detalhadas sobre os imóveis alugados pela Administração Municipal. Nesse sentido, com a finalidade de dar maior transparência aos atos públicos, requer seja informado ao Poder Legislativo:_x000D_
 1) relação de quantos e quais imóveis a Administração mantém contrato de aluguel;_x000D_
 2) qual valor pago para cada aluguel; _x000D_
 3) quais foram os critérios utilizados para escolha dos referidos imóveis; e _x000D_
 4) cópia de todos os contratos de alugueis.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1683/04-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1683/04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes ao imóvel adquirido pelo Município e destinado à construção da estação de tratamento de esgoto ecológica, mais especificamente sobre os pontos mencionados no documento em anexo. Requerem que as informações venham acompanhadas dos correspondentes documentos, em especial aos listados no referido requerimento.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1678/05-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1678/05-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre os recursos utilizados no REVEILLON/2024, que aconteceu nos dias 30 e 31 de dezembro de 2023, no Parque de Exposições Henrique Luiz Brandão, bem como as origens dos recursos. Nesse sentido, com a finalidade de dar maior transparência aos atos públicos, requer seja informado ao Poder Legislativo: _x000D_
 1) relação de todas as atrações contratadas e seus respectivos valores; _x000D_
 2) valores gastos com estrutura (palco, barracas, banheiros químicos e etc.); _x000D_
 3) relação de demais gastos, como intervenções realizadas no espaço e proximidade (pinturas e pequenos reparos); e _x000D_
 4) cópia de todos os contratos firmados com empresas e artistas em razão do REVEILLON/2024.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1679/06-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1679/06-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre os recursos utilizados no CARNABOM/2024 e suas respectivas origens. Nesse sentido, com a finalidade de dar maior transparência aos atos públicos, requer seja informado ao Poder Legislativo: 1) relação de todas as atrações contratadas e seus respectivos valores; _x000D_
 2) valores gastos com divulgação, antes e depois do evento carnavalesco, inclusive imprensa; _x000D_
 3) valores gastos com segurança; _x000D_
 4) valores gastos com estrutura (palco, barracas, banheiros químicos, gradil ou fechamento metálico e etc.); _x000D_
 5) relação de demais gastos, como intervenções realizadas no Parque de Exposições (pinturas e pequenos reparos); _x000D_
 6) relação de gastos com alimentação (refeições, lanches e bebidas) para artistas e servidores no geral, que prestaram serviços no evento e _x000D_
 7) cópia de todos os contratos firmados com empresas e artistas em razão do CARNABOM/2024.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>Cíntia da Saúde, Marcos Brandão, Nem Contador, Paulo Motorista, Pedrão do Açougue, Zé Lúcio, Zezinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1706/07-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1706/07-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada diligência junto ao Poder Executivo Municipal, com a finalidade de obter as seguintes informações, para conclusão da análise do projeto de lei em referência:_x000D_
 1. Que seja encaminhada a estimativa de rateio das despesas mensais do consórcio contido no protocolo de intenções a ser ratificado;_x000D_
 2. Seja informado se com a criação do CINF-AMNOR, a AMNOR continuará existido ou será extinta;_x000D_
 3. Seja informada a média da contribuição mensal para a AMNOR;_x000D_
 4. Caso a AMNOR seja mantida, se a contribuição para manutenção da AMNOR será reduzida ou se será mantida?_x000D_
 5. Sendo reduzida a contribuição para manutenção da AMNOR, qual será o valor da nova contribuição?_x000D_
 6. Que seja apresentada justificativa para a existência de dois consórcios de municípios na mesma região — CONVALES e CINF-AMNOR, vez que os objetivos são semelhantes.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1707/08-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1707/08-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada diligência junto ao Poder Executivo Municipal, com a finalidade de obter informações/documentos, para conclusão da análise do Projeto de Lei no 17/2024, que "Cria o Serviço Regionalizado de Acolhimento Institucional de Crianças e Adolescentes".</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1708/09-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1708/09-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações e documentos (contratos, empenhos e notas fiscais) referentes a contratação dos artistas (cantores e Dj's) por parte da Prefeitura Municipal para a realização da 24ª Expobom.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1714/10-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1714/10-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que seja encaminhada a esta Casa de Leis, informações acerca das obras de recapeamento asfáltico realizadas no município, com os seguintes esclarecimentos detalhados: a) Quais ruas e/ou avenidas receberam o recapeamento; b) Qual a quantidade de metros solicitados; c) Qual a quantidade de metros recapeados; d) A espessura da camada asfáltica aplicada; e) O valor por metro recapeado; f) O valor total da obra e g) Qual a origem dos recursos para execução das obras de recapeamento.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>Zezinho Despachante, Cíntia da Saúde, Jorge Português, Marcos Brandão, Nem Contador, Pedrão do Açougue</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1715/11-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1715/11-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que seja encaminhada a esta Casa de Leis, nos prazos regimentais do artigo 146, III, parágrafo 5º da Lei Orgânica:_x000D_
 _x000D_
 a) Cópia da Portaria que institui o horário de funcionamento da sede do Poder Executivo Municipal, bem como dos demais setores que compõe a administração pública e operam em sede própria; _x000D_
 b) Cópia do “Livro de Ponto” referente ao mês de agosto até a presente data, de todas as Secretarias e Setores da administração pública lotadas na sede do Poder Executivo, incluindo justificativas para eventuais ausências ou alterações de horários, e; _x000D_
 c) Em caso de existência de múltiplos livros de ponto, especificar a qual setor/secretaria as cópias se referem.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1716/12-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1716/12-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, nos prazos regimentais do artigo 146, III, parágrafo 5º da Lei Orgânica, informação mediante parecer técnico, das reais condições de todas as estradas vicinais do município de Bonfinópolis de Minas (com os devidos nomes e referências para a identificação), em observância ao parágrafo 4, do artigo 1º, da Lei 1.145 de 29 de abril de 2015, que versa sobre a possibilidade de estender a manutenção das estradas às cidades circunvizinhas.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>Marcos Brandão, Cíntia da Saúde, Jorge Português, Nem Contador, Pedrão do Açougue, Zezinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1717/13-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1717/13-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, por intermédio do setor competente, que seja atualizado e disponibilizado no site oficial da Prefeitura Municipal de Bonfinópolis de Minas, o LINK do novo layout do Portal da Transparência fornecido pela “MEMORY”, com a máxima urgência, considerando que este encontra-se desatualizado, contrariando as disposições contidas no artigo 8º da Lei Federal nº 12.527, de 18 de novembro de 2011, e no § 2º do artigo 48 da Lei Complementar nº 101, de 4 de maio de 2000. Da mesma forma, sejam disponibilizadas e atualizadas todas as informações pertinentes ao Portal.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1723/14-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1723/14-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que seja encaminhada a esta Casa de Leis, as notas dos Microempreendedores individuais- MEI que prestaram serviços ao município nos últimos 6 (seis) meses.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1724/15-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1724/15-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, informações detalhadas sobre as licitações e contratos celebrados com a empresa Mota e Andrade Engenharia LTDA desde o ano de 2019 até a presente dada. Nesse sentido, com a finalidade de dar maior transparência aos atos públicos, requer seja informado ao Poder Legislativo: _x000D_
 _x000D_
 1) Cópia de todos os processos que permitiram a contratação da empresa retromencionada; _x000D_
 2) Cópia de todos os contratos celebrados com a empresa retromencionada e seus respectivos valores; _x000D_
 3) Cópia de todos os pagamentos realizados para a empresa retromencionada, bem como, a forma como foi efetivado o pagamento;  _x000D_
 4) Relação de todas notas fiscais/empenhos/autorização de pagamento referentes à prestação de serviço da empresa citada.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1725/16-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1725/16-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, que seja encaminhada a esta Casa de Leis, nos prazos regimentais do artigo 146, III, parágrafo 5º da Lei Orgânica, informações referentes às refeições fornecidas ao Município, sendo elas:_x000D_
 _x000D_
 a) Informe quantos marmitex estão sendo fornecidos semanalmente, detalhando quais empresas fornecem e para quais setores da administração pública são direcionadas_x000D_
 b) Quais as formas de contratação das empresas fornecedoras e quais os critérios utilizados na escolha de cada uma; _x000D_
 c) Em caso de licitação, especificar quais empresas participaram do processo; e_x000D_
 d) Anexa a estas informações, encaminhe também, cópias dos contratos firmados com estas empresas, bem como as notas fiscais referentes aos meses de julho e agosto do corrente ano.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1726/17-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1726/17-2024.pdf</t>
   </si>
   <si>
     <t>Solicita, informações detalhadas sobre  todas as licitações e contratos celebrados em atendimento à Lei Paulo Gustavo. Nesse sentido, com a finalidade de dar maior transparência aos atos públicos, requer seja informado ao Poder Legislativo: _x000D_
 _x000D_
 1) Cópia de todos os processos que permitiram a contratação de empresas e artistas através da Lei Paulo Gustavo; _x000D_
 2) Cópia de todos os contratos celebrados com empresas e artistas em atendimento a  citada lei e seus respectivos valores; _x000D_
 3) Cópia de todos os pagamentos realizados para empresas e/ou artistas beneficiados com a Lei Paulo Gustavo, bem como, a forma como foi efetivado o pagamento;  _x000D_
 4) Relação de todas notas fiscais/empenhos/autorização de pagamento referentes à prestação dos serviços de empresas e/ou artistas.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1729/18-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1729/18-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações e documentos (contratos, empenhos e notas fiscais) referentes aos gastos com estrutura (palco, barracas, banheiros químicos, alambrado, etc) por parte da Prefeitura Municipal para a realização da 24ª Expobom.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1730/19-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1730/19-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre as caçambas e/ou containers contratados pelo Município de Bonfinópolis de Minas/MG, para recolhimento de entulhos e lixos. Nesse sentido, requer seja informado ao Poder Legislativo o que segue: 1) Quantas caçambas foram contratadas e onde estão alocadas?; 2) Cópia integral do processo que permitiu a contratação de empresa para fornecimento das caçambas? (inclusive os empenhos e notas fiscais); 3) Quais critérios foram analisados e observados para efetivação da contratação.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>Nem Contador, Cíntia da Saúde, Marcos Brandão</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1732/20-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1732/20-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam, que sejam encaminhadas a esta Casa de Leis, informações detalhadas sobre o funcionamento da estação de tratamento de esgoto ecológico, mais especificamente sobre o prazo para o efetivo funcionamento da obra, bem como laudo técnico assinado por profissional competente que ateste a funcionalidade da referida estação de tratamento de esgoto, esclarecendo o que levou  aos vazamentos de líquido (esgoto) bem como sobre as caixas abertas (fotos em anexo).</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1733/21-2024.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1733/21-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações precisas acerca do REURB (Regularização Fundiária Urbana), com os seguintes esclarecimentos:_x000D_
 a) se há existência de cronograma de execução do projeto dos demais bairros da cidade, considerando que até o momento apenas os proprietários de imóveis do bairro Brasilinha foram beneficiados, em cerimônia realizada no dia 02 de julho do corrente ano; _x000D_
 b) de acordo com o possível cronograma, quais os próximos bairros a serem beneficiados, inclusive listando-os em ordem cronológica; _x000D_
 c) seja disponibilizado informativo a respeito dos motivos que impediram a entrega dos títulos, esclarecendo a natureza dos problemas enfrentados; _x000D_
 d) em quais fases encontram-se os procedimentos de regularização alusivos a cada bairro, bem como o que falta para a conclusão destes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1658,67 +1658,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1640/01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1641/02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1642/03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1643/04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1647/05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1648/06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1649/07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1650/08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1651/09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1658/10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1659/11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1660/12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1663/13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1664/14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1665/15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1666/16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1668/17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1669/18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1671/19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1672/20-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1673/21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1675/22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1680/23-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1681/24-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1682/25-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1686/26-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1687/27-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1688/28-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1689/29-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1695/30-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1701/31-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1702/32-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1703/33-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1704/34-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1705/35-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1709/36-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1710/37-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1711/38-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1713/39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1712/40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1718/41-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1719/42-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1720/43-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1721/44-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1722/45-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1728/46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1741/47-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1742/48-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1743/49-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1744/50-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1645/01-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1661/02-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1662/03-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1734/05-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1740/06-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1801/01-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1639/01-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1646/02-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1652/03-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1653/04-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1654/05-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1655/06-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1656/07-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1667/08-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1670/09-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1685/10-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1690/11-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1691/12-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1692/13-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1693/14-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1694/15-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1696/16-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1697/17-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1698/18-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1699/19-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1700/20-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1727/21-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1731/22-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1735/23-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1736/24-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1737/25-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1738/26-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1739/27-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1657/01-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1684/01-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1644/01-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1676/02-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1677/03-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1683/04-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1678/05-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1679/06-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1706/07-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1707/08-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1708/09-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1714/10-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1715/11-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1716/12-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1717/13-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1723/14-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1724/15-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1725/16-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1726/17-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1729/18-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1730/19-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1732/20-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1733/21-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1640/01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1641/02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1642/03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1643/04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1647/05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1648/06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1649/07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1650/08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1651/09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1658/10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1659/11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1660/12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1663/13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1664/14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1665/15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1666/16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1668/17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1669/18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1671/19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1672/20-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1673/21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1675/22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1680/23-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1681/24-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1682/25-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1686/26-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1687/27-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1688/28-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1689/29-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1695/30-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1701/31-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1702/32-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1703/33-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1704/34-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1705/35-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1709/36-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1710/37-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1711/38-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1713/39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1712/40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1718/41-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1719/42-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1720/43-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1721/44-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1722/45-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1728/46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1741/47-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1742/48-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1743/49-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1744/50-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1645/01-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1661/02-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1662/03-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1734/05-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1740/06-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1801/01-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1639/01-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1646/02-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1652/03-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1653/04-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1654/05-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1655/06-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1656/07-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1667/08-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1670/09-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1685/10-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1690/11-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1691/12-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1692/13-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1693/14-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1694/15-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1696/16-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1697/17-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1698/18-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1699/19-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1700/20-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1727/21-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1731/22-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1735/23-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1736/24-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1737/25-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1738/26-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1739/27-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1657/01-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1684/01-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1644/01-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1676/02-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1677/03-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1683/04-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1678/05-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1679/06-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1706/07-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1707/08-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1708/09-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1714/10-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1715/11-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1716/12-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1717/13-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1723/14-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1724/15-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1725/16-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1726/17-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1729/18-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1730/19-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1732/20-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/1733/21-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="105.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>