--- v0 (2026-01-21)
+++ v1 (2026-04-06)
@@ -54,666 +54,666 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1046867</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Parecer Prévio</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1390/parecer_do_tribunal_de_contas_-_exercicio_de_2017.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1390/parecer_do_tribunal_de_contas_-_exercicio_de_2017.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL - EXERCÍCIO 2017.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>1095195</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1386/parecer_do_tribunal_de_contas_-_exercicio_de_2019..pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1386/parecer_do_tribunal_de_contas_-_exercicio_de_2019..pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL - EXERCÍCIO 2019.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFCPO - Comissão de Finanças, Contas, Patrimônio e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1396/pdl-01-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1396/pdl-01-2021.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, REFERENTE ÀS CONTAS DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS, RELATIVAS AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1397/pdl-02-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1397/pdl-02-2021.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, REFERENTE ÀS CONTAS DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS, RELATIVAS AO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/01-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/01-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUSTEIO DE DESPESAS DE VIAGENS DOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/02-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/02-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Prefeito do Município de Bonfinópolis de Minas</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/03-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/03-2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS; MEDICAMENTOS INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/04-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/04-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB, EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL N° 14.113, DE 25 DE DEZEMBRO DE 2020 E REVOGA A LEI MUNICIPAL 989, DE 24 DE JUNHO DE 2009.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cíntia da Saúde, Jorge Português, Marcos Brandão, Nem Contador, Paulo Motorista, Pedrão do Açougue, Pedro César, Zezinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/05-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/05-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANTÕES DE FUNCIONAMENTO NOS DOMINGOS E FERIADOS, PARA AS FARMÁCIAS E DROGARIAS, ESTABELECIDAS NO MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/06-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/06-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS A ASSOCIAR-SE À UNIÃO NACIONAL DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO - UNDIME-MG.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/07-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/07-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE FONTES DE RECURSOS EM DOTAÇÕES DO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/08-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/08-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS - MG.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/09-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/09-2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A FILIAÇÃO DA CÂMARA MUNICIPAL À ASSOCIAÇÃO BRASILEIRA DE CÂMARAS MUNICIPAIS - ABRACAM E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/10-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/10-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E DOAÇÃO DO IMÓVEL QUE MENCIONA AO CONSÓRCIO DE SAÚDE E DESENVOLVIMENTO DOS VALES DO NOROESTE DE MINAS- CONVALES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/11-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/11-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/12-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/12-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE FONTE DE RECURSOS EM DOTAÇÕES DO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/13-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/13-2021.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DA LEI N° 1.320, DE 19 DE DEZEMBRO DE 2019, QUE "DISPÕE SOBRE O PAGAMENTO DE VERBAS INDENIZATÓRIAS NO PODER LEGISLATIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1358/14-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1358/14-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS - S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA, NO ÂMBITO DA LINHA DE FINANCIAMENTO BDMG CIDADES SUSTENTÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/15-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/15-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS - S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA, NO ÂMBITO DA LINHA DE FINANCIAMENTO BDMG URBANIZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/16-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/16-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO, INSTITUI O FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/17-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/17-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/18-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/18-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1.349, DE 17 DE DEZEMBRO DE 2020, QUE "ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS - MG, PARA O EXERCÍCIO FINANCEIRO DE 2021".</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Paulo Motorista</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1383/19-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1383/19-2021.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO LOGRADOURO PÚBLICO QUE MENCIONA.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1384/20-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1384/20-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1385/21-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1385/21-2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG, PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1391/22-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1391/22-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RATEIO DAS SOBRAS DOS RECURSOS FINANCEIROS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO–FUNDEB COM OS SERVIDORES EM EFETIVO EXERCÍCIO NAS ATIVIDADES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS, PARA FINS DE CUMPRIMENTO DO DISPOSTO NO INCISO XI DO CAPUT DO ART. 212-A DA CONSTITUIÇÃO FEDERAL, DE 1988, DE ACORDO COM AS DISPOSIÇÕES DA LEI FEDERAL N°. 14.113/2020.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1398/23-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1398/23-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1349, DE 17 DE DEZEMBRO DE 2020, QUE "ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG, PARA O EXERCÍCIO FINANCEIRO DE 2021"</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/24-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/24-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DO IMÓVEL QUE MENCIONA, ALTERA A LEI MUNICIPAL Nº 1.234, DE 14 DE DEZEMBRO DE 2017, QUE "DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/projeto_de_resolucao_01-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/projeto_de_resolucao_01-2021.pdf</t>
   </si>
   <si>
     <t>CONTÉM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS-MG.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Zezinho Despachante, Jorge Português, Marcos Brandão, Nem Contador</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/prop._emenda_lo-01-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/prop._emenda_lo-01-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE BONFINÓPOLIS DE MINAS-MG.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>Paulo Motorista, Cíntia da Saúde, Jorge Português, Nem Contador</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1392/prop._emenda_lo-02-2021.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1392/prop._emenda_lo-02-2021.pdf</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>PLI</t>
   </si>
   <si>
     <t>Processo Legislativo de Indicação</t>
   </si>
   <si>
     <t>Jorge Português</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_01-2021_-_jorge_portugues_da_costa.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_01-2021_-_jorge_portugues_da_costa.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de fazer melhorias, com malha de ferragem e concreto na ponte molhada sobre o córrego Saco da Roça, localizada na Comunidade Saco da Roça</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>Cíntia da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_01-2021_-_cintia_beatriz_dias_da_silva.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_01-2021_-_cintia_beatriz_dias_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de encaminhar a esta Casa Legislativa, Projeto de Lei dispondo sobre novas regras para melhor organização dos Cemitérios Municipais</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>Marcos Brandão</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_01-2021_-_vicente_marcos_alves_brandao.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_01-2021_-_vicente_marcos_alves_brandao.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de destinar a Rua Venâncio Pinto Machado ao trânsito de "mão" única, no trecho entre a Avenida Argemiro Barbosa da Silva à Rua Abílio Moreira, de forma que o trânsito seja no sentido da Av. Argemiro Barbosa da Silva para Rua Abílio Moreira</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_02-2021_-_vicente_marcos_alves_brandao.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_02-2021_-_vicente_marcos_alves_brandao.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de viabilizar a constante manutenção e higienização das fontes e chafarizes localizados (as) nas praças desta municipalidade, bem como, eventual reparo em suas estruturas físicas, caso se fizer necessário. No mesmo sentido, indica-se a instalação de um moderno e inovador sistema de iluminação na Estátua Senhor do Bonfim, padroeiro de Bonfinópolis de Minas, localizada na Praça Senhor do Bonfim</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_03-2021_-_vicente_marcos_alves_brandao.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_03-2021_-_vicente_marcos_alves_brandao.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de viabilizar a instalação de placas indicativas com nomenclatura das ruas e avenidas que tiveram suas nomenclaturas criadas ou alteradas recentemente</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Pafúncio Brandão, Cíntia da Saúde, Jorge Português, Nem Contador, Paulo Motorista, Pedro César</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_01-2021_-_antonio_carlos_brandao_e_outros.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_01-2021_-_antonio_carlos_brandao_e_outros.pdf</t>
   </si>
   <si>
     <t>Solicita providências para disponibilizar Casa de Apoio a pacientes deste Município que fazem tratamento de saúde na cidade de Belo Horizonte-MG e Patos de Minas</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>Zezinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_01-2021_-_jose_rodrigues_lopes.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_01-2021_-_jose_rodrigues_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita providências para instalação de quatro postes com luminária na Praça Aristóteles Antônio da Mota</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_02-2021_-_jorge_portugues_da_costa.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_02-2021_-_jorge_portugues_da_costa.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de adquirir mais 01 (um) CAMINHÃO-CAÇAMBA, para a frota municipal e que o referido caminhão seja destinado especificadamente para os serviços de limpeza pública, em especial para a retirada de entulhos nas vias públicas</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1375/indicacao_03-2021_-_jorge_portugues_da_costa.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1375/indicacao_03-2021_-_jorge_portugues_da_costa.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de executar serviços de melhorias e conservação das estradas nas regiões de Saco da Roça e Canabrava</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1376/indicacao_04-2021_-_jorge_portugues_da_costa.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1376/indicacao_04-2021_-_jorge_portugues_da_costa.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de realizar a ligação de energia elétrica do sistema de abastecimento de água da Comunidade Lajes</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_04-2021_-_vicente_marcos_alves_brandao.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_04-2021_-_vicente_marcos_alves_brandao.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de viabilizar a constante manutenção e/ou restauração das estruturas de alvenaria da Praça Aristóteles Antônio da Mota. No mesmo sentido, indica-se que seja realizado os reparos necessários com a finalidade de tapar um buraco existente no encontramento da Ponte sobre o Ribeirão das Almas com o asfalto da BR-181</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_02-2021_-_jose_rodrigues_lopes.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_02-2021_-_jose_rodrigues_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município de Bonfinópolis de Minas, que interceda junto a CEMIG, no intuito de instalar postes de energia para iluminação pública na Rua Pedro Luiz Gonzaga, atendendo solicitação do Senhor José Maria Gontijo e demais proprietários dos imóveis na localidade</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_03-2021_-_jose_rodrigues_lopes.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_03-2021_-_jose_rodrigues_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de restaurar a ponte sobre o córrego Riacho da Porteira, na Comunidade Santa Maria, que dá acesso à propriedade da Senhora Adélia Brandão Rocha, pois ela encontra-se em estado precário</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_04-2021_-_jose_rodrigues_lopes.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_04-2021_-_jose_rodrigues_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de construir "barraginhas" e curva de nível em todas as comunidades do Município</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_05-2021_-_jose_rodrigues_lopes.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_05-2021_-_jose_rodrigues_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de revitalizar as faixas de pedestres e placas de sinalização existentes em nossa cidade, principalmente as do Centro</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_06-2021_-_jose_rodrigues_lopes.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_06-2021_-_jose_rodrigues_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de placas de identificação de nomes nas ruas, no Bairro Primavera</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_05-2021_-_jorge_portugues_da_costa.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_05-2021_-_jorge_portugues_da_costa.pdf</t>
   </si>
   <si>
     <t>Indicar ao Prefeito Municipal, providências no sentido de fazer melhorias na iluminação pública da Praça do Ginásio Poliesportivo</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Zezinho Despachante, Marcos Brandão, Pedrão do Açougue</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_07-2021_-_jose_rodrigues_lopes_e_outros.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_07-2021_-_jose_rodrigues_lopes_e_outros.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de reformar o Terminal Rodoviário Oscar Moreira Braga, nos itens mencionados</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_05-2021_-_vicente_marcos_alves_brandao.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_05-2021_-_vicente_marcos_alves_brandao.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas providências no sentido de viabilizar a constante manutenção e limpeza dos bueiros/bocas de lobo desta municipalidade, bem como, o repara daqueles que se encontram com estrutura de alvenaria danificada</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>PLR</t>
   </si>
   <si>
     <t>Processo Legislativo de Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1393/requerimento_01-2021_-_cintia_beatriz_dias_da_silva.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1393/requerimento_01-2021_-_cintia_beatriz_dias_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município de Bonfinópolis de Minas, informações sobre possíveis propostas de captação de recursos para a melhoria do sistema de esgotamento sanitário do Município, que contemplem a despoluição do Ribeirão das Almas.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1394/requerimento_01-2021_-_jose_rodrigues_lopes.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1394/requerimento_01-2021_-_jose_rodrigues_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor Prefeito do Município de Bonfinópolis de Minas, informações quanto a regularização do "Auxílio Alimentação" aos Servidores Públicos do Poder Executivo, conforme Lei n° 1.325, de 19 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1395/requerimento_02-2021_-_jose_rodrigues_lopes_e_outros.pdf</t>
+    <t>http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1395/requerimento_02-2021_-_jose_rodrigues_lopes_e_outros.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito do Município de Bonfinópolis de Minas, que encaminhe a esta Casa de Leis, relação contendo nome, cargo ocupado, carga horária e remuneração discriminada (inclusive horas extras) de todos os servidores comissionados que atuam no Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1020,67 +1020,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1390/parecer_do_tribunal_de_contas_-_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1386/parecer_do_tribunal_de_contas_-_exercicio_de_2019..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1396/pdl-01-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1397/pdl-02-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/01-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/02-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/03-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/04-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/05-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/06-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/07-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/08-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/09-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/10-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/11-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/12-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/13-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1358/14-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/15-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/16-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/17-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/18-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1383/19-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1384/20-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1385/21-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1391/22-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1398/23-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/24-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/prop._emenda_lo-01-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1392/prop._emenda_lo-02-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_01-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_01-2021_-_cintia_beatriz_dias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_01-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_02-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_03-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_01-2021_-_antonio_carlos_brandao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_01-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_02-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1375/indicacao_03-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1376/indicacao_04-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_04-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_02-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_03-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_04-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_05-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_06-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_05-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_07-2021_-_jose_rodrigues_lopes_e_outros.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_05-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1393/requerimento_01-2021_-_cintia_beatriz_dias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1394/requerimento_01-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1395/requerimento_02-2021_-_jose_rodrigues_lopes_e_outros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1390/parecer_do_tribunal_de_contas_-_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1386/parecer_do_tribunal_de_contas_-_exercicio_de_2019..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1396/pdl-01-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1397/pdl-02-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/01-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/02-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/03-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/04-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/05-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/06-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/07-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/08-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/09-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/10-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/11-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/12-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/13-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1358/14-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/15-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/16-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/17-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/18-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1383/19-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1384/20-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1385/21-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1391/22-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1398/23-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/24-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/prop._emenda_lo-01-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1392/prop._emenda_lo-02-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_01-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_01-2021_-_cintia_beatriz_dias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_01-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_02-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_03-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_01-2021_-_antonio_carlos_brandao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_01-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_02-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1375/indicacao_03-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1376/indicacao_04-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_04-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_02-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_03-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_04-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_05-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_06-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_05-2021_-_jorge_portugues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_07-2021_-_jose_rodrigues_lopes_e_outros.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_05-2021_-_vicente_marcos_alves_brandao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1393/requerimento_01-2021_-_cintia_beatriz_dias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1394/requerimento_01-2021_-_jose_rodrigues_lopes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonfinopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1395/requerimento_02-2021_-_jose_rodrigues_lopes_e_outros.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="124.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>